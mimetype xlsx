--- v0 (2026-05-29)
+++ v1 (2026-07-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2646">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2727">
   <si>
     <t>Nr.</t>
   </si>
   <si>
     <t>Nume organizație</t>
   </si>
   <si>
     <t>IDNO</t>
   </si>
   <si>
     <t>{{ __("string.reg_date") }}</t>
   </si>
   <si>
     <t>Telefon</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Adresă fizică</t>
   </si>
   <si>
@@ -6392,62 +6392,53 @@
   <si>
     <t>2012-04-28</t>
   </si>
   <si>
     <t>invalife.org</t>
   </si>
   <si>
     <t>info@invalife.org</t>
   </si>
   <si>
     <t>N/A, N/A, Тирасполь, ул. К. Либкнехта, 160, 159</t>
   </si>
   <si>
     <t>Тирасполь, ул. К. Либкнехта, 160, 159</t>
   </si>
   <si>
     <t>AO ,,Fireman Moldova''</t>
   </si>
   <si>
     <t xml:space="preserve">	1023620007858</t>
   </si>
   <si>
     <t>2023-10-13</t>
   </si>
   <si>
-    <t>FiremanMoldova</t>
-[...1 lines deleted...]
-  <si>
     <t>firemanmoldova@gmail.com</t>
   </si>
   <si>
-    <t>Călărași, Calarasi, Ștefan cel Mare, 9</t>
-[...4 lines deleted...]
-  <si>
     <t>Asociația Obștească "ARIPI PENTRU VIITOR"</t>
   </si>
   <si>
     <t xml:space="preserve">	1024620011290</t>
   </si>
   <si>
     <t>2024-09-19</t>
   </si>
   <si>
     <t>https://aripipentruviitor.netlify.app/</t>
   </si>
   <si>
     <t>aripi.viitor@gmail.com</t>
   </si>
   <si>
     <t>Municipiul Chișinău, Chișinău, str. Maria Drăgan, 38/2</t>
   </si>
   <si>
     <t>str. Maria Drăgan, 38/2</t>
   </si>
   <si>
     <t>Центр инновационных образовательных и социальных программ</t>
   </si>
   <si>
     <t xml:space="preserve">	1015620006706</t>
@@ -6797,59 +6788,59 @@
   <si>
     <t>https://www.facebook.com/kappa.social</t>
   </si>
   <si>
     <t>kappa.social.ngo@gmail.com</t>
   </si>
   <si>
     <t>Municipiul Chișinău, Chișinău, Ghioceilor, 2</t>
   </si>
   <si>
     <t>Ghioceilor, 2</t>
   </si>
   <si>
     <t>Asociaţia Obştească „Comunitate în Acțiune - Sîngerei”</t>
   </si>
   <si>
     <t xml:space="preserve">	1025620006028</t>
   </si>
   <si>
     <t>2025-08-04</t>
   </si>
   <si>
     <t>076841587</t>
   </si>
   <si>
-    <t>https://www.facebook.com/profile.php?id=61584082225145</t>
-[...1 lines deleted...]
-  <si>
     <t>comunitate.actiune.singerei@gmail.com</t>
   </si>
   <si>
     <t>Sîngerei, Singerei, Costache Conache, 8</t>
   </si>
   <si>
+    <t>Costache Conache, 8</t>
+  </si>
+  <si>
     <t>Asociația Obștească “Școala Emoțiilor”</t>
   </si>
   <si>
     <t xml:space="preserve">	1025620010027</t>
   </si>
   <si>
     <t>2025-11-17</t>
   </si>
   <si>
     <t>068334850</t>
   </si>
   <si>
     <t>scoalaemotiilor.ong@gmail.com</t>
   </si>
   <si>
     <t>Dialog Alternativ</t>
   </si>
   <si>
     <t xml:space="preserve">	1023620004477</t>
   </si>
   <si>
     <t>2023-05-22</t>
   </si>
   <si>
     <t>www.facebook.com/dialogalternativ</t>
@@ -7871,129 +7862,381 @@
   <si>
     <t>Asociația Veteranilor Războiului pentru Independență a Serviciului de Informații și Securitate al Republicii Moldova (denumire prescurtată) AVRISISRM</t>
   </si>
   <si>
     <t xml:space="preserve">	1014620003513</t>
   </si>
   <si>
     <t>2014-05-14</t>
   </si>
   <si>
     <t>079415575</t>
   </si>
   <si>
     <t>www.avrisisrm.md</t>
   </si>
   <si>
     <t>info@avrisisrm.md</t>
   </si>
   <si>
     <t>Municipiul Chișinău, Chișinău, AlEXANDR  Pușkin, 22</t>
   </si>
   <si>
     <t>AlEXANDR  Pușkin, 22</t>
   </si>
   <si>
-    <t>A.O. VREAU SA CRED</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">	1020620005152</t>
+    <t>A.O. Vreau sa cred</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1020620005151</t>
   </si>
   <si>
     <t>2020-07-14</t>
   </si>
   <si>
-    <t>https://www.facebook.com/vreausacred2020?rdid=eXn2nd1IwnoUwCdw&amp;share_url=https%3A%2F%2Fwww.facebook.com%2Fshare%2F1EDReN9mMu%2F#</t>
-[...16 lines deleted...]
-  <si>
     <t>https://www.facebook.com/share/1LK4tHfH7V/</t>
   </si>
   <si>
     <t>respectfemina@gmail.com</t>
   </si>
   <si>
     <t>UTAG, Ceadir-Lunga, LENIN, 54</t>
   </si>
   <si>
     <t>LENIN, 54</t>
   </si>
   <si>
     <t>AO Fotbal Club Bardar-Ialoveni</t>
   </si>
   <si>
     <t xml:space="preserve">	10024620005286</t>
   </si>
   <si>
-    <t>https://www.facebook.com/FCBardar</t>
-[...1 lines deleted...]
-  <si>
     <t>fcbardar@gmail.com</t>
   </si>
   <si>
-    <t>Ialoveni, Bardar, Șefan cel Mare, 61</t>
-[...4 lines deleted...]
-  <si>
     <t>AO Centrul de Informare și Documentare privind Drepturile Copilului din Moldova</t>
   </si>
   <si>
     <t xml:space="preserve">	1010620007454</t>
   </si>
   <si>
     <t>1999-08-12</t>
   </si>
   <si>
     <t>069390702</t>
   </si>
   <si>
     <t>https://drepturilecopilului.md/index.php?lang=ro</t>
   </si>
   <si>
     <t>office@ciddc.md</t>
   </si>
   <si>
     <t>Municipiul Chișinău, Chișinău, Eugen Coca, 15</t>
   </si>
   <si>
     <t>Eugen Coca, 15</t>
+  </si>
+  <si>
+    <t>AO Centrul Creștin IMPACT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620007615</t>
+  </si>
+  <si>
+    <t>2024-06-10</t>
+  </si>
+  <si>
+    <t>impactstefanvoda@gmail.com</t>
+  </si>
+  <si>
+    <t>Ștefan Vodă, Stefan Voda, str. Ștefan cel Mare și Sfânt, 51</t>
+  </si>
+  <si>
+    <t>str. Ștefan cel Mare și Sfânt, 51</t>
+  </si>
+  <si>
+    <t>Asociația Obștească „Civic Hub”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620013397</t>
+  </si>
+  <si>
+    <t>2024-12-12</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/aocivichub</t>
+  </si>
+  <si>
+    <t>ao.civic.hub@gmail.com</t>
+  </si>
+  <si>
+    <t>Cimișlia, Cimislia, Decebal, 18/1</t>
+  </si>
+  <si>
+    <t>Decebal, 18/1</t>
+  </si>
+  <si>
+    <t>AO „Andromeda”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1015620007736</t>
+  </si>
+  <si>
+    <t>2015-08-17</t>
+  </si>
+  <si>
+    <t>+373 601 43 676</t>
+  </si>
+  <si>
+    <t>https://sites.google.com/view/bpafanasietalpa/pagina-de-pornire</t>
+  </si>
+  <si>
+    <t>alexandrasocol5@gmail.com</t>
+  </si>
+  <si>
+    <t>Rezina, Tareuca, Ștefan cel Mare și Sfânt, 1</t>
+  </si>
+  <si>
+    <t>Ștefan cel Mare și Sfânt, 1</t>
+  </si>
+  <si>
+    <t>Cahul Philharmonic Society</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620005496</t>
+  </si>
+  <si>
+    <t>2023-06-22</t>
+  </si>
+  <si>
+    <t>079909241</t>
+  </si>
+  <si>
+    <t>filarmonicacahul@gmail.com</t>
+  </si>
+  <si>
+    <t>Cahul, Cahul, Bd. Victoriei, 18</t>
+  </si>
+  <si>
+    <t>Asociatia Obsteasca “Arca Sperantei”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1023620003506</t>
+  </si>
+  <si>
+    <t>2023-04-11</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/share/p/1DoSi3fsSF/?mibextid=wwXIfr</t>
+  </si>
+  <si>
+    <t>corina.zatic1987@gmail.com</t>
+  </si>
+  <si>
+    <t>Edineț, Edinet, Independentei, 33</t>
+  </si>
+  <si>
+    <t>Independentei, 33</t>
+  </si>
+  <si>
+    <t>Asociatia Obsteasca Club Sportiv "Codru 1992"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620005803</t>
+  </si>
+  <si>
+    <t>2025-07-16</t>
+  </si>
+  <si>
+    <t>069327524</t>
+  </si>
+  <si>
+    <t>cscodru1992@gmail.com</t>
+  </si>
+  <si>
+    <t>AIDARIS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620008712</t>
+  </si>
+  <si>
+    <t>2025-10-24</t>
+  </si>
+  <si>
+    <t>www.aidaris.md</t>
+  </si>
+  <si>
+    <t>ivan.ivancev@aidaris.md</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Durlesti, str-la 2 Tudor Vladimirescu, 26</t>
+  </si>
+  <si>
+    <t>str-la 2 Tudor Vladimirescu, 26</t>
+  </si>
+  <si>
+    <t>Parteneriate pentru fiecare copil</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1010620002091</t>
+  </si>
+  <si>
+    <t>1995-03-26</t>
+  </si>
+  <si>
+    <t>022238669</t>
+  </si>
+  <si>
+    <t>office@p4ec.md</t>
+  </si>
+  <si>
+    <t>ART NATAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1026023047605</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=61591299962747</t>
+  </si>
+  <si>
+    <t>nataliasattarova@yahoo.com</t>
+  </si>
+  <si>
+    <t>Orhei, Orhei, Stefan cel Mare, 5</t>
+  </si>
+  <si>
+    <t>Stefan cel Mare, 5</t>
+  </si>
+  <si>
+    <t>ART CONNECT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1026023019558</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>069466577</t>
+  </si>
+  <si>
+    <t>https://www.instagram.com/artconnect.md?igsh=MWJ4NzJzcTV0ZzA2NA%3D%3D&amp;utm_source=qr</t>
+  </si>
+  <si>
+    <t>veracostovici@yahoo.com</t>
+  </si>
+  <si>
+    <t>Călărași, Calarasi, str. Stefan cel Mare si Sfint, 9</t>
+  </si>
+  <si>
+    <t>str. Stefan cel Mare si Sfint, 9</t>
+  </si>
+  <si>
+    <t>ArtForum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1026023030177</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>Facebook.com</t>
+  </si>
+  <si>
+    <t>vreauartamd@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Florilor, 28/2</t>
+  </si>
+  <si>
+    <t>Florilor, 28/2</t>
+  </si>
+  <si>
+    <t>AO Justerra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1026023120272</t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>www.asociatiajusterra.md</t>
+  </si>
+  <si>
+    <t>asociatiajusterra@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Bălți, Balti, Stefan cel Mare, 90</t>
+  </si>
+  <si>
+    <t>Stefan cel Mare, 90</t>
+  </si>
+  <si>
+    <t>Maftei Ion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	20051155487</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>site.md</t>
+  </si>
+  <si>
+    <t>a.maftei@trigava.com</t>
+  </si>
+  <si>
+    <t>Cahul, Baurci-Moldoveni, Morilor, 25</t>
+  </si>
+  <si>
+    <t>Morilor, 25</t>
+  </si>
+  <si>
+    <t>LICEANUL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1012620004424</t>
+  </si>
+  <si>
+    <t>2001-01-25</t>
+  </si>
+  <si>
+    <t>a.muturniuc@reconsulting.md</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, șos. Hîncești, 32</t>
+  </si>
+  <si>
+    <t>șos. Hîncești, 32</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -8297,51 +8540,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I371"/>
+  <dimension ref="A1:I384"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="176.814" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="199.237" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="102.546" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="102.546" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -16772,2351 +17015,2728 @@
       </c>
       <c r="H291" t="s">
         <v>2121</v>
       </c>
       <c r="I291" t="s">
         <v>2122</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
         <v>2123</v>
       </c>
       <c r="C292" t="s">
         <v>2124</v>
       </c>
       <c r="D292" t="s">
         <v>2125</v>
       </c>
       <c r="E292">
         <v>37368621105</v>
       </c>
       <c r="F292" t="s">
+        <v>21</v>
+      </c>
+      <c r="G292" t="s">
         <v>2126</v>
       </c>
-      <c r="G292" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H292" t="s">
-        <v>2128</v>
+        <v>21</v>
       </c>
       <c r="I292" t="s">
-        <v>2129</v>
+        <v>21</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
-        <v>2130</v>
+        <v>2127</v>
       </c>
       <c r="C293" t="s">
-        <v>2131</v>
+        <v>2128</v>
       </c>
       <c r="D293" t="s">
-        <v>2132</v>
+        <v>2129</v>
       </c>
       <c r="E293">
         <v>37379778177</v>
       </c>
       <c r="F293" t="s">
+        <v>2130</v>
+      </c>
+      <c r="G293" t="s">
+        <v>2131</v>
+      </c>
+      <c r="H293" t="s">
+        <v>2132</v>
+      </c>
+      <c r="I293" t="s">
         <v>2133</v>
-      </c>
-[...7 lines deleted...]
-        <v>2136</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
-        <v>2137</v>
+        <v>2134</v>
       </c>
       <c r="C294" t="s">
-        <v>2138</v>
+        <v>2135</v>
       </c>
       <c r="D294" t="s">
-        <v>2139</v>
+        <v>2136</v>
       </c>
       <c r="E294">
         <v>37360451639</v>
       </c>
       <c r="F294" t="s">
+        <v>2137</v>
+      </c>
+      <c r="G294" t="s">
+        <v>2138</v>
+      </c>
+      <c r="H294" t="s">
+        <v>2139</v>
+      </c>
+      <c r="I294" t="s">
         <v>2140</v>
-      </c>
-[...7 lines deleted...]
-        <v>2143</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C295" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D295" t="s">
+        <v>2143</v>
+      </c>
+      <c r="E295" t="s">
         <v>2144</v>
       </c>
-      <c r="C295" t="s">
+      <c r="F295" t="s">
         <v>2145</v>
       </c>
-      <c r="D295" t="s">
+      <c r="G295" t="s">
+        <v>2145</v>
+      </c>
+      <c r="H295" t="s">
         <v>2146</v>
       </c>
-      <c r="E295" t="s">
+      <c r="I295" t="s">
         <v>2147</v>
-      </c>
-[...10 lines deleted...]
-        <v>2150</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
-        <v>2151</v>
+        <v>2148</v>
       </c>
       <c r="C296" t="s">
-        <v>2152</v>
+        <v>2149</v>
       </c>
       <c r="D296" t="s">
-        <v>2153</v>
+        <v>2150</v>
       </c>
       <c r="E296">
         <v>37360923301</v>
       </c>
       <c r="F296" t="s">
+        <v>2151</v>
+      </c>
+      <c r="G296" t="s">
+        <v>2152</v>
+      </c>
+      <c r="H296" t="s">
+        <v>2153</v>
+      </c>
+      <c r="I296" t="s">
         <v>2154</v>
-      </c>
-[...7 lines deleted...]
-        <v>2157</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
-        <v>2158</v>
+        <v>2155</v>
       </c>
       <c r="C297" t="s">
-        <v>2159</v>
+        <v>2156</v>
       </c>
       <c r="D297" t="s">
-        <v>2160</v>
+        <v>2157</v>
       </c>
       <c r="E297">
         <v>37369437936</v>
       </c>
       <c r="F297" t="s">
-        <v>2161</v>
+        <v>2158</v>
       </c>
       <c r="G297" t="s">
-        <v>2162</v>
+        <v>2159</v>
       </c>
       <c r="H297" t="s">
-        <v>2163</v>
+        <v>2160</v>
       </c>
       <c r="I297" t="s">
-        <v>2163</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
+        <v>2161</v>
+      </c>
+      <c r="C298" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D298" t="s">
+        <v>2163</v>
+      </c>
+      <c r="E298" t="s">
         <v>2164</v>
       </c>
-      <c r="C298" t="s">
+      <c r="F298" t="s">
         <v>2165</v>
       </c>
-      <c r="D298" t="s">
+      <c r="G298" t="s">
         <v>2166</v>
       </c>
-      <c r="E298" t="s">
+      <c r="H298" t="s">
         <v>2167</v>
       </c>
-      <c r="F298" t="s">
+      <c r="I298" t="s">
         <v>2168</v>
-      </c>
-[...7 lines deleted...]
-        <v>2171</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
-        <v>2172</v>
+        <v>2169</v>
       </c>
       <c r="C299" t="s">
-        <v>2173</v>
+        <v>2170</v>
       </c>
       <c r="D299" t="s">
-        <v>2174</v>
+        <v>2171</v>
       </c>
       <c r="E299">
         <v>37379931097</v>
       </c>
       <c r="F299" t="s">
+        <v>2172</v>
+      </c>
+      <c r="G299" t="s">
+        <v>2173</v>
+      </c>
+      <c r="H299" t="s">
+        <v>2174</v>
+      </c>
+      <c r="I299" t="s">
         <v>2175</v>
-      </c>
-[...7 lines deleted...]
-        <v>2178</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
-        <v>2179</v>
+        <v>2176</v>
       </c>
       <c r="C300" t="s">
-        <v>2180</v>
+        <v>2177</v>
       </c>
       <c r="D300" t="s">
-        <v>2181</v>
+        <v>2178</v>
       </c>
       <c r="E300">
         <v>37369257212</v>
       </c>
       <c r="F300" t="s">
-        <v>2182</v>
+        <v>2179</v>
       </c>
       <c r="G300" t="s">
-        <v>2183</v>
+        <v>2180</v>
       </c>
       <c r="H300" t="s">
-        <v>2184</v>
+        <v>2181</v>
       </c>
       <c r="I300" t="s">
-        <v>2184</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
+        <v>2182</v>
+      </c>
+      <c r="C301" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D301" t="s">
+        <v>2184</v>
+      </c>
+      <c r="E301" t="s">
         <v>2185</v>
-      </c>
-[...7 lines deleted...]
-        <v>2188</v>
       </c>
       <c r="F301" t="s">
         <v>1624</v>
       </c>
       <c r="G301" t="s">
-        <v>2189</v>
+        <v>2186</v>
       </c>
       <c r="H301" t="s">
-        <v>2190</v>
+        <v>2187</v>
       </c>
       <c r="I301" t="s">
-        <v>2191</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C302" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D302" t="s">
+        <v>2191</v>
+      </c>
+      <c r="E302" t="s">
         <v>2192</v>
       </c>
-      <c r="C302" t="s">
+      <c r="F302" t="s">
         <v>2193</v>
       </c>
-      <c r="D302" t="s">
+      <c r="G302" t="s">
         <v>2194</v>
       </c>
-      <c r="E302" t="s">
+      <c r="H302" t="s">
         <v>2195</v>
       </c>
-      <c r="F302" t="s">
+      <c r="I302" t="s">
         <v>2196</v>
-      </c>
-[...7 lines deleted...]
-        <v>2199</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C303" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D303" t="s">
+        <v>2199</v>
+      </c>
+      <c r="E303" t="s">
         <v>2200</v>
       </c>
-      <c r="C303" t="s">
+      <c r="F303" t="s">
         <v>2201</v>
       </c>
-      <c r="D303" t="s">
+      <c r="G303" t="s">
         <v>2202</v>
-      </c>
-[...7 lines deleted...]
-        <v>2205</v>
       </c>
       <c r="H303" t="s">
         <v>1984</v>
       </c>
       <c r="I303" t="s">
         <v>1985</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
+        <v>2203</v>
+      </c>
+      <c r="C304" t="s">
+        <v>2204</v>
+      </c>
+      <c r="D304" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E304" t="s">
         <v>2206</v>
       </c>
-      <c r="C304" t="s">
+      <c r="F304" t="s">
         <v>2207</v>
       </c>
-      <c r="D304" t="s">
+      <c r="G304" t="s">
         <v>2208</v>
-      </c>
-[...7 lines deleted...]
-        <v>2211</v>
       </c>
       <c r="H304" t="s">
         <v>21</v>
       </c>
       <c r="I304" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
+        <v>2209</v>
+      </c>
+      <c r="C305" t="s">
+        <v>2210</v>
+      </c>
+      <c r="D305" t="s">
+        <v>2211</v>
+      </c>
+      <c r="E305" t="s">
         <v>2212</v>
-      </c>
-[...7 lines deleted...]
-        <v>2215</v>
       </c>
       <c r="F305" t="s">
         <v>1624</v>
       </c>
       <c r="G305" t="s">
-        <v>2216</v>
+        <v>2213</v>
       </c>
       <c r="H305" t="s">
-        <v>2217</v>
+        <v>2214</v>
       </c>
       <c r="I305" t="s">
-        <v>2218</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
-        <v>2219</v>
+        <v>2216</v>
       </c>
       <c r="C306" t="s">
-        <v>2220</v>
+        <v>2217</v>
       </c>
       <c r="D306" t="s">
-        <v>2221</v>
+        <v>2218</v>
       </c>
       <c r="E306">
         <v>37368503727</v>
       </c>
       <c r="F306" t="s">
-        <v>2222</v>
+        <v>2219</v>
       </c>
       <c r="G306" t="s">
-        <v>2223</v>
+        <v>2220</v>
       </c>
       <c r="H306" t="s">
         <v>21</v>
       </c>
       <c r="I306" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
-        <v>2224</v>
+        <v>2221</v>
       </c>
       <c r="C307" t="s">
-        <v>2225</v>
+        <v>2222</v>
       </c>
       <c r="D307" t="s">
-        <v>2226</v>
+        <v>2223</v>
       </c>
       <c r="E307">
         <v>77879130</v>
       </c>
       <c r="F307" t="s">
-        <v>2227</v>
+        <v>2224</v>
       </c>
       <c r="G307" t="s">
-        <v>2228</v>
+        <v>2225</v>
       </c>
       <c r="H307" t="s">
-        <v>2229</v>
+        <v>2226</v>
       </c>
       <c r="I307" t="s">
-        <v>2229</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
-        <v>2230</v>
+        <v>2227</v>
       </c>
       <c r="C308" t="s">
-        <v>2231</v>
+        <v>2228</v>
       </c>
       <c r="D308" t="s">
-        <v>2232</v>
+        <v>2229</v>
       </c>
       <c r="E308">
         <v>37379623000</v>
       </c>
       <c r="F308" t="s">
+        <v>2230</v>
+      </c>
+      <c r="G308" t="s">
+        <v>2231</v>
+      </c>
+      <c r="H308" t="s">
+        <v>2232</v>
+      </c>
+      <c r="I308" t="s">
         <v>2233</v>
-      </c>
-[...7 lines deleted...]
-        <v>2236</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
-        <v>2237</v>
+        <v>2234</v>
       </c>
       <c r="C309" t="s">
-        <v>2238</v>
+        <v>2235</v>
       </c>
       <c r="D309" t="s">
-        <v>2239</v>
+        <v>2236</v>
       </c>
       <c r="E309">
         <v>37360068816</v>
       </c>
       <c r="F309" t="s">
-        <v>2240</v>
+        <v>2237</v>
       </c>
       <c r="G309" t="s">
-        <v>2241</v>
+        <v>2238</v>
       </c>
       <c r="H309" t="s">
         <v>21</v>
       </c>
       <c r="I309" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C310" t="s">
+        <v>2240</v>
+      </c>
+      <c r="D310" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E310" t="s">
         <v>2242</v>
       </c>
-      <c r="C310" t="s">
+      <c r="F310" t="s">
         <v>2243</v>
       </c>
-      <c r="D310" t="s">
+      <c r="G310" t="s">
         <v>2244</v>
       </c>
-      <c r="E310" t="s">
+      <c r="H310" t="s">
         <v>2245</v>
       </c>
-      <c r="F310" t="s">
+      <c r="I310" t="s">
         <v>2246</v>
-      </c>
-[...7 lines deleted...]
-        <v>2249</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
-        <v>2250</v>
+        <v>2247</v>
       </c>
       <c r="C311" t="s">
-        <v>2251</v>
+        <v>2248</v>
       </c>
       <c r="D311" t="s">
-        <v>2252</v>
+        <v>2249</v>
       </c>
       <c r="E311">
         <v>37369160625</v>
       </c>
       <c r="F311" t="s">
+        <v>2250</v>
+      </c>
+      <c r="G311" t="s">
+        <v>2251</v>
+      </c>
+      <c r="H311" t="s">
+        <v>2252</v>
+      </c>
+      <c r="I311" t="s">
         <v>2253</v>
-      </c>
-[...7 lines deleted...]
-        <v>2256</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C312" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D312" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E312" t="s">
         <v>2257</v>
       </c>
-      <c r="C312" t="s">
+      <c r="F312" t="s">
+        <v>21</v>
+      </c>
+      <c r="G312" t="s">
         <v>2258</v>
       </c>
-      <c r="D312" t="s">
+      <c r="H312" t="s">
         <v>2259</v>
       </c>
-      <c r="E312" t="s">
+      <c r="I312" t="s">
         <v>2260</v>
-      </c>
-[...10 lines deleted...]
-        <v>2263</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
+        <v>2261</v>
+      </c>
+      <c r="C313" t="s">
+        <v>2262</v>
+      </c>
+      <c r="D313" t="s">
+        <v>2263</v>
+      </c>
+      <c r="E313" t="s">
         <v>2264</v>
-      </c>
-[...7 lines deleted...]
-        <v>2267</v>
       </c>
       <c r="F313" t="s">
         <v>21</v>
       </c>
       <c r="G313" t="s">
-        <v>2268</v>
+        <v>2265</v>
       </c>
       <c r="H313" t="s">
         <v>21</v>
       </c>
       <c r="I313" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
-        <v>2269</v>
+        <v>2266</v>
       </c>
       <c r="C314" t="s">
-        <v>2270</v>
+        <v>2267</v>
       </c>
       <c r="D314" t="s">
-        <v>2271</v>
+        <v>2268</v>
       </c>
       <c r="E314">
         <v>68893380</v>
       </c>
       <c r="F314" t="s">
+        <v>2269</v>
+      </c>
+      <c r="G314" t="s">
+        <v>2270</v>
+      </c>
+      <c r="H314" t="s">
+        <v>2271</v>
+      </c>
+      <c r="I314" t="s">
         <v>2272</v>
-      </c>
-[...7 lines deleted...]
-        <v>2275</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C315" t="s">
+        <v>2274</v>
+      </c>
+      <c r="D315" t="s">
+        <v>2275</v>
+      </c>
+      <c r="E315" t="s">
         <v>2276</v>
-      </c>
-[...7 lines deleted...]
-        <v>2279</v>
       </c>
       <c r="F315" t="s">
         <v>21</v>
       </c>
       <c r="G315" t="s">
-        <v>2280</v>
+        <v>2277</v>
       </c>
       <c r="H315" t="s">
         <v>21</v>
       </c>
       <c r="I315" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
+        <v>2278</v>
+      </c>
+      <c r="C316" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D316" t="s">
+        <v>2280</v>
+      </c>
+      <c r="E316" t="s">
         <v>2281</v>
       </c>
-      <c r="C316" t="s">
+      <c r="F316" t="s">
         <v>2282</v>
       </c>
-      <c r="D316" t="s">
+      <c r="G316" t="s">
         <v>2283</v>
       </c>
-      <c r="E316" t="s">
+      <c r="H316" t="s">
         <v>2284</v>
       </c>
-      <c r="F316" t="s">
+      <c r="I316" t="s">
         <v>2285</v>
-      </c>
-[...7 lines deleted...]
-        <v>2288</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
+        <v>2286</v>
+      </c>
+      <c r="C317" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D317" t="s">
+        <v>2288</v>
+      </c>
+      <c r="E317" t="s">
         <v>2289</v>
       </c>
-      <c r="C317" t="s">
+      <c r="F317" t="s">
         <v>2290</v>
       </c>
-      <c r="D317" t="s">
+      <c r="G317" t="s">
         <v>2291</v>
       </c>
-      <c r="E317" t="s">
+      <c r="H317" t="s">
         <v>2292</v>
       </c>
-      <c r="F317" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I317" t="s">
-        <v>2295</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
-        <v>2296</v>
+        <v>2293</v>
       </c>
       <c r="C318" t="s">
-        <v>2297</v>
+        <v>2294</v>
       </c>
       <c r="D318" t="s">
-        <v>2298</v>
+        <v>2295</v>
       </c>
       <c r="E318">
         <v>37379955433</v>
       </c>
       <c r="F318" t="s">
+        <v>2296</v>
+      </c>
+      <c r="G318" t="s">
+        <v>2297</v>
+      </c>
+      <c r="H318" t="s">
+        <v>2298</v>
+      </c>
+      <c r="I318" t="s">
         <v>2299</v>
-      </c>
-[...7 lines deleted...]
-        <v>2302</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
-        <v>2303</v>
+        <v>2300</v>
       </c>
       <c r="C319" t="s">
-        <v>2304</v>
+        <v>2301</v>
       </c>
       <c r="D319" t="s">
-        <v>2305</v>
+        <v>2302</v>
       </c>
       <c r="E319">
         <v>37379335143</v>
       </c>
       <c r="F319" t="s">
-        <v>2306</v>
+        <v>2303</v>
       </c>
       <c r="G319" t="s">
-        <v>2307</v>
+        <v>2304</v>
       </c>
       <c r="H319" t="s">
-        <v>2308</v>
+        <v>2305</v>
       </c>
       <c r="I319" t="s">
-        <v>2308</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
-        <v>2309</v>
+        <v>2306</v>
       </c>
       <c r="C320" t="s">
-        <v>2310</v>
+        <v>2307</v>
       </c>
       <c r="D320" t="s">
-        <v>2311</v>
+        <v>2308</v>
       </c>
       <c r="E320">
         <v>37369921994</v>
       </c>
       <c r="F320" t="s">
+        <v>2309</v>
+      </c>
+      <c r="G320" t="s">
+        <v>2310</v>
+      </c>
+      <c r="H320" t="s">
+        <v>2311</v>
+      </c>
+      <c r="I320" t="s">
         <v>2312</v>
-      </c>
-[...7 lines deleted...]
-        <v>2315</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
-        <v>2316</v>
+        <v>2313</v>
       </c>
       <c r="C321" t="s">
-        <v>2317</v>
+        <v>2314</v>
       </c>
       <c r="D321" t="s">
-        <v>2318</v>
+        <v>2315</v>
       </c>
       <c r="E321">
         <v>37360400501</v>
       </c>
       <c r="F321" t="s">
         <v>21</v>
       </c>
       <c r="G321" t="s">
-        <v>2319</v>
+        <v>2316</v>
       </c>
       <c r="H321" t="s">
         <v>21</v>
       </c>
       <c r="I321" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C322" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D322" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E322" t="s">
         <v>2320</v>
       </c>
-      <c r="C322" t="s">
+      <c r="F322" t="s">
         <v>2321</v>
       </c>
-      <c r="D322" t="s">
+      <c r="G322" t="s">
         <v>2322</v>
       </c>
-      <c r="E322" t="s">
+      <c r="H322" t="s">
         <v>2323</v>
       </c>
-      <c r="F322" t="s">
+      <c r="I322" t="s">
         <v>2324</v>
-      </c>
-[...7 lines deleted...]
-        <v>2327</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
-        <v>2328</v>
+        <v>2325</v>
       </c>
       <c r="C323" t="s">
-        <v>2329</v>
+        <v>2326</v>
       </c>
       <c r="D323" t="s">
-        <v>2330</v>
+        <v>2327</v>
       </c>
       <c r="E323">
         <v>37379893493</v>
       </c>
       <c r="F323" t="s">
         <v>21</v>
       </c>
       <c r="G323" t="s">
-        <v>2331</v>
+        <v>2328</v>
       </c>
       <c r="H323" t="s">
         <v>21</v>
       </c>
       <c r="I323" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
-        <v>2332</v>
+        <v>2329</v>
       </c>
       <c r="C324" t="s">
-        <v>2333</v>
+        <v>2330</v>
       </c>
       <c r="D324" t="s">
-        <v>2334</v>
+        <v>2331</v>
       </c>
       <c r="E324">
         <v>37369634886</v>
       </c>
       <c r="F324" t="s">
-        <v>2335</v>
+        <v>2332</v>
       </c>
       <c r="G324" t="s">
-        <v>2336</v>
+        <v>2333</v>
       </c>
       <c r="H324" t="s">
-        <v>2337</v>
+        <v>2334</v>
       </c>
       <c r="I324" t="s">
-        <v>2337</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C325" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D325" t="s">
+        <v>2337</v>
+      </c>
+      <c r="E325" t="s">
         <v>2338</v>
       </c>
-      <c r="C325" t="s">
+      <c r="F325" t="s">
         <v>2339</v>
       </c>
-      <c r="D325" t="s">
+      <c r="G325" t="s">
         <v>2340</v>
       </c>
-      <c r="E325" t="s">
+      <c r="H325" t="s">
         <v>2341</v>
       </c>
-      <c r="F325" t="s">
+      <c r="I325" t="s">
         <v>2342</v>
-      </c>
-[...7 lines deleted...]
-        <v>2345</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
-        <v>2346</v>
+        <v>2343</v>
       </c>
       <c r="C326" t="s">
-        <v>2347</v>
+        <v>2344</v>
       </c>
       <c r="D326" t="s">
-        <v>2348</v>
+        <v>2345</v>
       </c>
       <c r="E326">
         <v>37378901543</v>
       </c>
       <c r="F326" t="s">
+        <v>2346</v>
+      </c>
+      <c r="G326" t="s">
+        <v>2347</v>
+      </c>
+      <c r="H326" t="s">
+        <v>2348</v>
+      </c>
+      <c r="I326" t="s">
         <v>2349</v>
-      </c>
-[...7 lines deleted...]
-        <v>2352</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
-        <v>2353</v>
+        <v>2350</v>
       </c>
       <c r="C327" t="s">
-        <v>2354</v>
+        <v>2351</v>
       </c>
       <c r="D327" t="s">
-        <v>2355</v>
+        <v>2352</v>
       </c>
       <c r="E327">
         <v>37369023978</v>
       </c>
       <c r="F327" t="s">
+        <v>2353</v>
+      </c>
+      <c r="G327" t="s">
+        <v>2354</v>
+      </c>
+      <c r="H327" t="s">
+        <v>2355</v>
+      </c>
+      <c r="I327" t="s">
         <v>2356</v>
-      </c>
-[...7 lines deleted...]
-        <v>2359</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C328" t="s">
+        <v>2358</v>
+      </c>
+      <c r="D328" t="s">
+        <v>2359</v>
+      </c>
+      <c r="E328" t="s">
         <v>2360</v>
       </c>
-      <c r="C328" t="s">
+      <c r="F328" t="s">
         <v>2361</v>
       </c>
-      <c r="D328" t="s">
+      <c r="G328" t="s">
         <v>2362</v>
       </c>
-      <c r="E328" t="s">
+      <c r="H328" t="s">
         <v>2363</v>
       </c>
-      <c r="F328" t="s">
+      <c r="I328" t="s">
         <v>2364</v>
-      </c>
-[...7 lines deleted...]
-        <v>2367</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
-        <v>2368</v>
+        <v>2365</v>
       </c>
       <c r="C329" t="s">
-        <v>2369</v>
+        <v>2366</v>
       </c>
       <c r="D329" t="s">
-        <v>2370</v>
+        <v>2367</v>
       </c>
       <c r="E329">
         <v>37360930675</v>
       </c>
       <c r="F329" t="s">
-        <v>2371</v>
+        <v>2368</v>
       </c>
       <c r="G329" t="s">
-        <v>2372</v>
+        <v>2369</v>
       </c>
       <c r="H329" t="s">
         <v>191</v>
       </c>
       <c r="I329" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
+        <v>2370</v>
+      </c>
+      <c r="C330" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D330" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E330" t="s">
         <v>2373</v>
       </c>
-      <c r="C330" t="s">
+      <c r="F330" t="s">
         <v>2374</v>
       </c>
-      <c r="D330" t="s">
+      <c r="G330" t="s">
         <v>2375</v>
       </c>
-      <c r="E330" t="s">
+      <c r="H330" t="s">
         <v>2376</v>
       </c>
-      <c r="F330" t="s">
+      <c r="I330" t="s">
         <v>2377</v>
-      </c>
-[...7 lines deleted...]
-        <v>2380</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
+        <v>2378</v>
+      </c>
+      <c r="C331" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D331" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E331" t="s">
         <v>2381</v>
-      </c>
-[...7 lines deleted...]
-        <v>2384</v>
       </c>
       <c r="F331" t="s">
         <v>21</v>
       </c>
       <c r="G331" t="s">
-        <v>2385</v>
+        <v>2382</v>
       </c>
       <c r="H331" t="s">
-        <v>2386</v>
+        <v>2383</v>
       </c>
       <c r="I331" t="s">
-        <v>2387</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
+        <v>2385</v>
+      </c>
+      <c r="C332" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D332" t="s">
+        <v>2387</v>
+      </c>
+      <c r="E332" t="s">
         <v>2388</v>
-      </c>
-[...7 lines deleted...]
-        <v>2391</v>
       </c>
       <c r="F332" t="s">
         <v>21</v>
       </c>
       <c r="G332" t="s">
-        <v>2392</v>
+        <v>2389</v>
       </c>
       <c r="H332" t="s">
         <v>21</v>
       </c>
       <c r="I332" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
-        <v>2393</v>
+        <v>2390</v>
       </c>
       <c r="C333" t="s">
-        <v>2394</v>
+        <v>2391</v>
       </c>
       <c r="D333" t="s">
-        <v>2395</v>
+        <v>2392</v>
       </c>
       <c r="E333">
         <v>37369239666</v>
       </c>
       <c r="F333" t="s">
         <v>21</v>
       </c>
       <c r="G333" t="s">
-        <v>2396</v>
+        <v>2393</v>
       </c>
       <c r="H333" t="s">
-        <v>2397</v>
+        <v>2394</v>
       </c>
       <c r="I333" t="s">
-        <v>2397</v>
+        <v>2394</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
-        <v>2398</v>
+        <v>2395</v>
       </c>
       <c r="C334" t="s">
-        <v>2399</v>
+        <v>2396</v>
       </c>
       <c r="D334" t="s">
-        <v>2400</v>
+        <v>2397</v>
       </c>
       <c r="E334">
         <v>37368058122</v>
       </c>
       <c r="F334" t="s">
+        <v>2398</v>
+      </c>
+      <c r="G334" t="s">
+        <v>2399</v>
+      </c>
+      <c r="H334" t="s">
+        <v>2400</v>
+      </c>
+      <c r="I334" t="s">
         <v>2401</v>
-      </c>
-[...7 lines deleted...]
-        <v>2404</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C335" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D335" t="s">
+        <v>2404</v>
+      </c>
+      <c r="E335" t="s">
         <v>2405</v>
-      </c>
-[...7 lines deleted...]
-        <v>2408</v>
       </c>
       <c r="F335" t="s">
         <v>21</v>
       </c>
       <c r="G335" t="s">
-        <v>2409</v>
+        <v>2406</v>
       </c>
       <c r="H335" t="s">
-        <v>2410</v>
+        <v>2407</v>
       </c>
       <c r="I335" t="s">
-        <v>2410</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C336" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D336" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E336" t="s">
         <v>2411</v>
-      </c>
-[...7 lines deleted...]
-        <v>2414</v>
       </c>
       <c r="F336" t="s">
         <v>21</v>
       </c>
       <c r="G336" t="s">
-        <v>2415</v>
+        <v>2412</v>
       </c>
       <c r="H336" t="s">
         <v>21</v>
       </c>
       <c r="I336" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="s">
-        <v>2416</v>
+        <v>2413</v>
       </c>
       <c r="C337" t="s">
-        <v>2417</v>
+        <v>2414</v>
       </c>
       <c r="D337" t="s">
-        <v>2418</v>
+        <v>2415</v>
       </c>
       <c r="E337">
         <v>37361156071</v>
       </c>
       <c r="F337" t="s">
         <v>21</v>
       </c>
       <c r="G337" t="s">
-        <v>2419</v>
+        <v>2416</v>
       </c>
       <c r="H337" t="s">
         <v>21</v>
       </c>
       <c r="I337" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
-        <v>2420</v>
+        <v>2417</v>
       </c>
       <c r="C338" t="s">
-        <v>2421</v>
+        <v>2418</v>
       </c>
       <c r="D338" t="s">
-        <v>2422</v>
+        <v>2419</v>
       </c>
       <c r="E338">
         <v>37369220497</v>
       </c>
       <c r="F338" t="s">
         <v>1624</v>
       </c>
       <c r="G338" t="s">
-        <v>2423</v>
+        <v>2420</v>
       </c>
       <c r="H338" t="s">
-        <v>2424</v>
+        <v>2421</v>
       </c>
       <c r="I338" t="s">
-        <v>2425</v>
+        <v>2422</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
-        <v>2426</v>
+        <v>2423</v>
       </c>
       <c r="C339" t="s">
-        <v>2427</v>
+        <v>2424</v>
       </c>
       <c r="D339" t="s">
-        <v>2428</v>
+        <v>2425</v>
       </c>
       <c r="E339">
         <v>373078067420</v>
       </c>
       <c r="F339" t="s">
         <v>21</v>
       </c>
       <c r="G339" t="s">
-        <v>2429</v>
+        <v>2426</v>
       </c>
       <c r="H339" t="s">
-        <v>2430</v>
+        <v>2427</v>
       </c>
       <c r="I339" t="s">
-        <v>2431</v>
+        <v>2428</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
-        <v>2432</v>
+        <v>2429</v>
       </c>
       <c r="C340" t="s">
-        <v>2433</v>
+        <v>2430</v>
       </c>
       <c r="D340" t="s">
-        <v>2434</v>
+        <v>2431</v>
       </c>
       <c r="E340">
         <v>37377853421</v>
       </c>
       <c r="F340" t="s">
+        <v>2432</v>
+      </c>
+      <c r="G340" t="s">
+        <v>2433</v>
+      </c>
+      <c r="H340" t="s">
+        <v>2434</v>
+      </c>
+      <c r="I340" t="s">
         <v>2435</v>
-      </c>
-[...7 lines deleted...]
-        <v>2438</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C341" t="s">
+        <v>2437</v>
+      </c>
+      <c r="D341" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E341" t="s">
+        <v>2438</v>
+      </c>
+      <c r="F341" t="s">
         <v>2439</v>
       </c>
-      <c r="C341" t="s">
+      <c r="G341" t="s">
         <v>2440</v>
       </c>
-      <c r="D341" t="s">
-[...2 lines deleted...]
-      <c r="E341" t="s">
+      <c r="H341" t="s">
         <v>2441</v>
       </c>
-      <c r="F341" t="s">
+      <c r="I341" t="s">
         <v>2442</v>
-      </c>
-[...7 lines deleted...]
-        <v>2445</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="s">
-        <v>2446</v>
+        <v>2443</v>
       </c>
       <c r="C342" t="s">
-        <v>2447</v>
+        <v>2444</v>
       </c>
       <c r="D342" t="s">
-        <v>2448</v>
+        <v>2445</v>
       </c>
       <c r="E342">
         <v>37360333555</v>
       </c>
       <c r="F342" t="s">
+        <v>2446</v>
+      </c>
+      <c r="G342" t="s">
+        <v>2447</v>
+      </c>
+      <c r="H342" t="s">
+        <v>2448</v>
+      </c>
+      <c r="I342" t="s">
         <v>2449</v>
-      </c>
-[...7 lines deleted...]
-        <v>2452</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C343" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D343" t="s">
+        <v>2452</v>
+      </c>
+      <c r="E343" t="s">
         <v>2453</v>
       </c>
-      <c r="C343" t="s">
+      <c r="F343" t="s">
         <v>2454</v>
       </c>
-      <c r="D343" t="s">
+      <c r="G343" t="s">
         <v>2455</v>
       </c>
-      <c r="E343" t="s">
+      <c r="H343" t="s">
         <v>2456</v>
       </c>
-      <c r="F343" t="s">
+      <c r="I343" t="s">
         <v>2457</v>
-      </c>
-[...7 lines deleted...]
-        <v>2460</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
-        <v>2461</v>
+        <v>2458</v>
       </c>
       <c r="C344" t="s">
-        <v>2462</v>
+        <v>2459</v>
       </c>
       <c r="D344" t="s">
         <v>1666</v>
       </c>
       <c r="E344">
         <v>37369501151</v>
       </c>
       <c r="F344" t="s">
+        <v>2460</v>
+      </c>
+      <c r="G344" t="s">
+        <v>2461</v>
+      </c>
+      <c r="H344" t="s">
+        <v>2462</v>
+      </c>
+      <c r="I344" t="s">
         <v>2463</v>
-      </c>
-[...7 lines deleted...]
-        <v>2466</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="s">
+        <v>2464</v>
+      </c>
+      <c r="C345" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D345" t="s">
+        <v>2466</v>
+      </c>
+      <c r="E345" t="s">
         <v>2467</v>
       </c>
-      <c r="C345" t="s">
+      <c r="F345" t="s">
         <v>2468</v>
       </c>
-      <c r="D345" t="s">
+      <c r="G345" t="s">
         <v>2469</v>
       </c>
-      <c r="E345" t="s">
+      <c r="H345" t="s">
         <v>2470</v>
       </c>
-      <c r="F345" t="s">
+      <c r="I345" t="s">
         <v>2471</v>
-      </c>
-[...7 lines deleted...]
-        <v>2474</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346" t="s">
-        <v>2475</v>
+        <v>2472</v>
       </c>
       <c r="C346" t="s">
-        <v>2476</v>
+        <v>2473</v>
       </c>
       <c r="D346" t="s">
-        <v>2477</v>
+        <v>2474</v>
       </c>
       <c r="E346">
         <v>37369653150</v>
       </c>
       <c r="F346" t="s">
-        <v>2478</v>
+        <v>2475</v>
       </c>
       <c r="G346" t="s">
-        <v>2479</v>
+        <v>2476</v>
       </c>
       <c r="H346" t="s">
-        <v>2480</v>
+        <v>2477</v>
       </c>
       <c r="I346" t="s">
-        <v>2480</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347" t="s">
+        <v>2478</v>
+      </c>
+      <c r="C347" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D347" t="s">
+        <v>2480</v>
+      </c>
+      <c r="E347" t="s">
         <v>2481</v>
       </c>
-      <c r="C347" t="s">
+      <c r="F347" t="s">
         <v>2482</v>
       </c>
-      <c r="D347" t="s">
+      <c r="G347" t="s">
         <v>2483</v>
       </c>
-      <c r="E347" t="s">
+      <c r="H347" t="s">
         <v>2484</v>
       </c>
-      <c r="F347" t="s">
+      <c r="I347" t="s">
         <v>2485</v>
-      </c>
-[...7 lines deleted...]
-        <v>2488</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C348" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D348" t="s">
+        <v>2488</v>
+      </c>
+      <c r="E348" t="s">
         <v>2489</v>
-      </c>
-[...7 lines deleted...]
-        <v>2492</v>
       </c>
       <c r="F348" t="s">
         <v>21</v>
       </c>
       <c r="G348" t="s">
-        <v>2493</v>
+        <v>2490</v>
       </c>
       <c r="H348" t="s">
         <v>21</v>
       </c>
       <c r="I348" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="s">
-        <v>2494</v>
+        <v>2491</v>
       </c>
       <c r="C349" t="s">
-        <v>2495</v>
+        <v>2492</v>
       </c>
       <c r="D349" t="s">
-        <v>2496</v>
+        <v>2493</v>
       </c>
       <c r="E349">
         <v>37368888578</v>
       </c>
       <c r="F349" t="s">
         <v>21</v>
       </c>
       <c r="G349" t="s">
-        <v>2497</v>
+        <v>2494</v>
       </c>
       <c r="H349" t="s">
         <v>21</v>
       </c>
       <c r="I349" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="s">
+        <v>2495</v>
+      </c>
+      <c r="C350" t="s">
+        <v>2496</v>
+      </c>
+      <c r="D350" t="s">
+        <v>2497</v>
+      </c>
+      <c r="E350" t="s">
         <v>2498</v>
-      </c>
-[...7 lines deleted...]
-        <v>2501</v>
       </c>
       <c r="F350" t="s">
         <v>21</v>
       </c>
       <c r="G350" t="s">
-        <v>2502</v>
+        <v>2499</v>
       </c>
       <c r="H350" t="s">
         <v>21</v>
       </c>
       <c r="I350" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
-        <v>2503</v>
+        <v>2500</v>
       </c>
       <c r="C351" t="s">
-        <v>2504</v>
+        <v>2501</v>
       </c>
       <c r="D351" t="s">
-        <v>2505</v>
+        <v>2502</v>
       </c>
       <c r="E351">
         <v>37360483832</v>
       </c>
       <c r="F351" t="s">
+        <v>2503</v>
+      </c>
+      <c r="G351" t="s">
+        <v>2504</v>
+      </c>
+      <c r="H351" t="s">
+        <v>2505</v>
+      </c>
+      <c r="I351" t="s">
         <v>2506</v>
-      </c>
-[...7 lines deleted...]
-        <v>2509</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352" t="s">
-        <v>2510</v>
+        <v>2507</v>
       </c>
       <c r="C352" t="s">
-        <v>2511</v>
+        <v>2508</v>
       </c>
       <c r="D352" t="s">
-        <v>2512</v>
+        <v>2509</v>
       </c>
       <c r="E352">
         <v>37379160194</v>
       </c>
       <c r="F352" t="s">
+        <v>2510</v>
+      </c>
+      <c r="G352" t="s">
+        <v>2511</v>
+      </c>
+      <c r="H352" t="s">
+        <v>2512</v>
+      </c>
+      <c r="I352" t="s">
         <v>2513</v>
-      </c>
-[...7 lines deleted...]
-        <v>2516</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353" t="s">
-        <v>2517</v>
+        <v>2514</v>
       </c>
       <c r="C353" t="s">
-        <v>2518</v>
+        <v>2515</v>
       </c>
       <c r="D353" t="s">
-        <v>2519</v>
+        <v>2516</v>
       </c>
       <c r="E353">
         <v>37378127488</v>
       </c>
       <c r="F353" t="s">
+        <v>2517</v>
+      </c>
+      <c r="G353" t="s">
+        <v>2518</v>
+      </c>
+      <c r="H353" t="s">
+        <v>2519</v>
+      </c>
+      <c r="I353" t="s">
         <v>2520</v>
-      </c>
-[...7 lines deleted...]
-        <v>2523</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354" t="s">
-        <v>2524</v>
+        <v>2521</v>
       </c>
       <c r="C354" t="s">
-        <v>2525</v>
+        <v>2522</v>
       </c>
       <c r="D354" t="s">
-        <v>2526</v>
+        <v>2523</v>
       </c>
       <c r="E354">
         <v>37369067969</v>
       </c>
       <c r="F354" t="s">
+        <v>2524</v>
+      </c>
+      <c r="G354" t="s">
+        <v>2525</v>
+      </c>
+      <c r="H354" t="s">
+        <v>2526</v>
+      </c>
+      <c r="I354" t="s">
         <v>2527</v>
-      </c>
-[...7 lines deleted...]
-        <v>2530</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355" t="s">
-        <v>2531</v>
+        <v>2528</v>
       </c>
       <c r="C355" t="s">
-        <v>2532</v>
+        <v>2529</v>
       </c>
       <c r="D355" t="s">
-        <v>2533</v>
+        <v>2530</v>
       </c>
       <c r="E355">
         <v>37369820671</v>
       </c>
       <c r="F355" t="s">
+        <v>2531</v>
+      </c>
+      <c r="G355" t="s">
+        <v>2532</v>
+      </c>
+      <c r="H355" t="s">
+        <v>2533</v>
+      </c>
+      <c r="I355" t="s">
         <v>2534</v>
-      </c>
-[...7 lines deleted...]
-        <v>2537</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C356" t="s">
+        <v>2536</v>
+      </c>
+      <c r="D356" t="s">
+        <v>2537</v>
+      </c>
+      <c r="E356" t="s">
         <v>2538</v>
       </c>
-      <c r="C356" t="s">
+      <c r="F356" t="s">
         <v>2539</v>
       </c>
-      <c r="D356" t="s">
+      <c r="G356" t="s">
         <v>2540</v>
       </c>
-      <c r="E356" t="s">
+      <c r="H356" t="s">
         <v>2541</v>
       </c>
-      <c r="F356" t="s">
+      <c r="I356" t="s">
         <v>2542</v>
-      </c>
-[...7 lines deleted...]
-        <v>2545</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C357" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D357" t="s">
+        <v>2545</v>
+      </c>
+      <c r="E357" t="s">
         <v>2546</v>
       </c>
-      <c r="C357" t="s">
+      <c r="F357" t="s">
         <v>2547</v>
       </c>
-      <c r="D357" t="s">
+      <c r="G357" t="s">
         <v>2548</v>
       </c>
-      <c r="E357" t="s">
+      <c r="H357" t="s">
         <v>2549</v>
       </c>
-      <c r="F357" t="s">
+      <c r="I357" t="s">
         <v>2550</v>
-      </c>
-[...7 lines deleted...]
-        <v>2553</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358" t="s">
+        <v>2551</v>
+      </c>
+      <c r="C358" t="s">
+        <v>2552</v>
+      </c>
+      <c r="D358" t="s">
+        <v>2553</v>
+      </c>
+      <c r="E358" t="s">
         <v>2554</v>
       </c>
-      <c r="C358" t="s">
+      <c r="F358" t="s">
         <v>2555</v>
       </c>
-      <c r="D358" t="s">
+      <c r="G358" t="s">
         <v>2556</v>
       </c>
-      <c r="E358" t="s">
+      <c r="H358" t="s">
         <v>2557</v>
       </c>
-      <c r="F358" t="s">
+      <c r="I358" t="s">
         <v>2558</v>
-      </c>
-[...7 lines deleted...]
-        <v>2561</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359" t="s">
+        <v>2559</v>
+      </c>
+      <c r="C359" t="s">
+        <v>2560</v>
+      </c>
+      <c r="D359" t="s">
+        <v>2561</v>
+      </c>
+      <c r="E359" t="s">
         <v>2562</v>
       </c>
-      <c r="C359" t="s">
+      <c r="F359" t="s">
         <v>2563</v>
       </c>
-      <c r="D359" t="s">
+      <c r="G359" t="s">
         <v>2564</v>
       </c>
-      <c r="E359" t="s">
+      <c r="H359" t="s">
         <v>2565</v>
       </c>
-      <c r="F359" t="s">
+      <c r="I359" t="s">
         <v>2566</v>
-      </c>
-[...7 lines deleted...]
-        <v>2569</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C360" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D360" t="s">
+        <v>2569</v>
+      </c>
+      <c r="E360" t="s">
         <v>2570</v>
-      </c>
-[...7 lines deleted...]
-        <v>2573</v>
       </c>
       <c r="F360" t="s">
         <v>21</v>
       </c>
       <c r="G360" t="s">
-        <v>2574</v>
+        <v>2571</v>
       </c>
       <c r="H360" t="s">
         <v>21</v>
       </c>
       <c r="I360" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361" t="s">
-        <v>2575</v>
+        <v>2572</v>
       </c>
       <c r="C361" t="s">
-        <v>2576</v>
+        <v>2573</v>
       </c>
       <c r="D361" t="s">
-        <v>2577</v>
+        <v>2574</v>
       </c>
       <c r="E361">
         <v>37368082933</v>
       </c>
       <c r="F361" t="s">
+        <v>2575</v>
+      </c>
+      <c r="G361" t="s">
+        <v>2576</v>
+      </c>
+      <c r="H361" t="s">
+        <v>2577</v>
+      </c>
+      <c r="I361" t="s">
         <v>2578</v>
-      </c>
-[...7 lines deleted...]
-        <v>2581</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C362" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D362" t="s">
+        <v>2581</v>
+      </c>
+      <c r="E362" t="s">
         <v>2582</v>
       </c>
-      <c r="C362" t="s">
+      <c r="F362" t="s">
         <v>2583</v>
       </c>
-      <c r="D362" t="s">
+      <c r="G362" t="s">
         <v>2584</v>
       </c>
-      <c r="E362" t="s">
+      <c r="H362" t="s">
         <v>2585</v>
       </c>
-      <c r="F362" t="s">
+      <c r="I362" t="s">
         <v>2586</v>
-      </c>
-[...7 lines deleted...]
-        <v>2589</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363" t="s">
-        <v>2590</v>
+        <v>2587</v>
       </c>
       <c r="C363" t="s">
-        <v>2591</v>
+        <v>2588</v>
       </c>
       <c r="D363" t="s">
-        <v>2592</v>
+        <v>2589</v>
       </c>
       <c r="E363">
         <v>37378423301</v>
       </c>
       <c r="F363" t="s">
         <v>1624</v>
       </c>
       <c r="G363" t="s">
-        <v>2593</v>
+        <v>2590</v>
       </c>
       <c r="H363" t="s">
-        <v>2594</v>
+        <v>2591</v>
       </c>
       <c r="I363" t="s">
-        <v>2595</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364" t="s">
-        <v>2596</v>
+        <v>2593</v>
       </c>
       <c r="C364" t="s">
-        <v>2597</v>
+        <v>2594</v>
       </c>
       <c r="D364" t="s">
-        <v>2598</v>
+        <v>2595</v>
       </c>
       <c r="E364">
         <v>37367123099</v>
       </c>
       <c r="F364" t="s">
         <v>21</v>
       </c>
       <c r="G364" t="s">
-        <v>2599</v>
+        <v>2596</v>
       </c>
       <c r="H364" t="s">
-        <v>2600</v>
+        <v>2597</v>
       </c>
       <c r="I364" t="s">
-        <v>2601</v>
+        <v>2598</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365" t="s">
-        <v>2602</v>
+        <v>2599</v>
       </c>
       <c r="C365" t="s">
-        <v>2603</v>
+        <v>2600</v>
       </c>
       <c r="D365" t="s">
-        <v>2604</v>
+        <v>2601</v>
       </c>
       <c r="E365">
         <v>37360626110</v>
       </c>
       <c r="F365" t="s">
         <v>1624</v>
       </c>
       <c r="G365" t="s">
-        <v>2605</v>
+        <v>2602</v>
       </c>
       <c r="H365" t="s">
-        <v>2606</v>
+        <v>2603</v>
       </c>
       <c r="I365" t="s">
-        <v>2607</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366" t="s">
-        <v>2608</v>
+        <v>2605</v>
       </c>
       <c r="C366" t="s">
-        <v>2609</v>
+        <v>2606</v>
       </c>
       <c r="D366" t="s">
-        <v>2400</v>
+        <v>2397</v>
       </c>
       <c r="E366">
         <v>37378956592</v>
       </c>
       <c r="F366" t="s">
         <v>21</v>
       </c>
       <c r="G366" t="s">
-        <v>2610</v>
+        <v>2607</v>
       </c>
       <c r="H366" t="s">
         <v>21</v>
       </c>
       <c r="I366" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C367" t="s">
+        <v>2609</v>
+      </c>
+      <c r="D367" t="s">
+        <v>2610</v>
+      </c>
+      <c r="E367" t="s">
         <v>2611</v>
       </c>
-      <c r="C367" t="s">
+      <c r="F367" t="s">
         <v>2612</v>
       </c>
-      <c r="D367" t="s">
+      <c r="G367" t="s">
         <v>2613</v>
       </c>
-      <c r="E367" t="s">
+      <c r="H367" t="s">
         <v>2614</v>
       </c>
-      <c r="F367" t="s">
+      <c r="I367" t="s">
         <v>2615</v>
-      </c>
-[...7 lines deleted...]
-        <v>2618</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368" t="s">
-        <v>2619</v>
+        <v>2616</v>
       </c>
       <c r="C368" t="s">
-        <v>2620</v>
+        <v>2617</v>
       </c>
       <c r="D368" t="s">
-        <v>2621</v>
+        <v>2618</v>
       </c>
       <c r="E368">
         <v>37379694775</v>
       </c>
       <c r="F368" t="s">
+        <v>2619</v>
+      </c>
+      <c r="G368" t="s">
+        <v>2620</v>
+      </c>
+      <c r="H368" t="s">
+        <v>2621</v>
+      </c>
+      <c r="I368" t="s">
         <v>2622</v>
-      </c>
-[...7 lines deleted...]
-        <v>2625</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369" t="s">
-        <v>2626</v>
+        <v>2623</v>
       </c>
       <c r="C369" t="s">
-        <v>2627</v>
+        <v>2624</v>
       </c>
       <c r="D369" t="s">
-        <v>2621</v>
+        <v>1934</v>
       </c>
       <c r="E369">
-        <v>37379694775</v>
+        <v>37369883460</v>
       </c>
       <c r="F369" t="s">
-        <v>2628</v>
+        <v>21</v>
       </c>
       <c r="G369" t="s">
-        <v>2629</v>
+        <v>2625</v>
       </c>
       <c r="H369" t="s">
-        <v>2630</v>
+        <v>21</v>
       </c>
       <c r="I369" t="s">
-        <v>2631</v>
+        <v>21</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370" t="s">
+        <v>2626</v>
+      </c>
+      <c r="C370" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D370" t="s">
+        <v>2628</v>
+      </c>
+      <c r="E370" t="s">
+        <v>2629</v>
+      </c>
+      <c r="F370" t="s">
+        <v>2630</v>
+      </c>
+      <c r="G370" t="s">
+        <v>2631</v>
+      </c>
+      <c r="H370" t="s">
         <v>2632</v>
       </c>
-      <c r="C370" t="s">
+      <c r="I370" t="s">
         <v>2633</v>
-      </c>
-[...16 lines deleted...]
-        <v>2637</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371" t="s">
+        <v>2634</v>
+      </c>
+      <c r="C371" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D371" t="s">
+        <v>2636</v>
+      </c>
+      <c r="E371">
+        <v>37360092457</v>
+      </c>
+      <c r="F371" t="s">
+        <v>21</v>
+      </c>
+      <c r="G371" t="s">
+        <v>2637</v>
+      </c>
+      <c r="H371" t="s">
         <v>2638</v>
       </c>
-      <c r="C371" t="s">
+      <c r="I371" t="s">
         <v>2639</v>
       </c>
-      <c r="D371" t="s">
+    </row>
+    <row r="372" spans="1:9">
+      <c r="A372">
+        <v>371</v>
+      </c>
+      <c r="B372" t="s">
         <v>2640</v>
       </c>
-      <c r="E371" t="s">
+      <c r="C372" t="s">
         <v>2641</v>
       </c>
-      <c r="F371" t="s">
+      <c r="D372" t="s">
         <v>2642</v>
       </c>
-      <c r="G371" t="s">
+      <c r="E372">
+        <v>37369190481</v>
+      </c>
+      <c r="F372" t="s">
         <v>2643</v>
       </c>
-      <c r="H371" t="s">
+      <c r="G372" t="s">
         <v>2644</v>
       </c>
-      <c r="I371" t="s">
+      <c r="H372" t="s">
         <v>2645</v>
+      </c>
+      <c r="I372" t="s">
+        <v>2646</v>
+      </c>
+    </row>
+    <row r="373" spans="1:9">
+      <c r="A373">
+        <v>372</v>
+      </c>
+      <c r="B373" t="s">
+        <v>2647</v>
+      </c>
+      <c r="C373" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D373" t="s">
+        <v>2649</v>
+      </c>
+      <c r="E373" t="s">
+        <v>2650</v>
+      </c>
+      <c r="F373" t="s">
+        <v>2651</v>
+      </c>
+      <c r="G373" t="s">
+        <v>2652</v>
+      </c>
+      <c r="H373" t="s">
+        <v>2653</v>
+      </c>
+      <c r="I373" t="s">
+        <v>2654</v>
+      </c>
+    </row>
+    <row r="374" spans="1:9">
+      <c r="A374">
+        <v>373</v>
+      </c>
+      <c r="B374" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C374" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D374" t="s">
+        <v>2657</v>
+      </c>
+      <c r="E374" t="s">
+        <v>2658</v>
+      </c>
+      <c r="F374" t="s">
+        <v>21</v>
+      </c>
+      <c r="G374" t="s">
+        <v>2659</v>
+      </c>
+      <c r="H374" t="s">
+        <v>2660</v>
+      </c>
+      <c r="I374" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="375" spans="1:9">
+      <c r="A375">
+        <v>374</v>
+      </c>
+      <c r="B375" t="s">
+        <v>2661</v>
+      </c>
+      <c r="C375" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D375" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E375">
+        <v>37378140940</v>
+      </c>
+      <c r="F375" t="s">
+        <v>2664</v>
+      </c>
+      <c r="G375" t="s">
+        <v>2665</v>
+      </c>
+      <c r="H375" t="s">
+        <v>2666</v>
+      </c>
+      <c r="I375" t="s">
+        <v>2667</v>
+      </c>
+    </row>
+    <row r="376" spans="1:9">
+      <c r="A376">
+        <v>375</v>
+      </c>
+      <c r="B376" t="s">
+        <v>2668</v>
+      </c>
+      <c r="C376" t="s">
+        <v>2669</v>
+      </c>
+      <c r="D376" t="s">
+        <v>2670</v>
+      </c>
+      <c r="E376" t="s">
+        <v>2671</v>
+      </c>
+      <c r="F376" t="s">
+        <v>21</v>
+      </c>
+      <c r="G376" t="s">
+        <v>2672</v>
+      </c>
+      <c r="H376" t="s">
+        <v>21</v>
+      </c>
+      <c r="I376" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="377" spans="1:9">
+      <c r="A377">
+        <v>376</v>
+      </c>
+      <c r="B377" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C377" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D377" t="s">
+        <v>2675</v>
+      </c>
+      <c r="E377">
+        <v>37360314498</v>
+      </c>
+      <c r="F377" t="s">
+        <v>2676</v>
+      </c>
+      <c r="G377" t="s">
+        <v>2677</v>
+      </c>
+      <c r="H377" t="s">
+        <v>2678</v>
+      </c>
+      <c r="I377" t="s">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="378" spans="1:9">
+      <c r="A378">
+        <v>377</v>
+      </c>
+      <c r="B378" t="s">
+        <v>2680</v>
+      </c>
+      <c r="C378" t="s">
+        <v>2681</v>
+      </c>
+      <c r="D378" t="s">
+        <v>2682</v>
+      </c>
+      <c r="E378" t="s">
+        <v>2683</v>
+      </c>
+      <c r="F378" t="s">
+        <v>21</v>
+      </c>
+      <c r="G378" t="s">
+        <v>2684</v>
+      </c>
+      <c r="H378" t="s">
+        <v>21</v>
+      </c>
+      <c r="I378" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="379" spans="1:9">
+      <c r="A379">
+        <v>378</v>
+      </c>
+      <c r="B379" t="s">
+        <v>2685</v>
+      </c>
+      <c r="C379" t="s">
+        <v>2686</v>
+      </c>
+      <c r="D379" t="s">
+        <v>2687</v>
+      </c>
+      <c r="E379">
+        <v>37368120533</v>
+      </c>
+      <c r="F379" t="s">
+        <v>2688</v>
+      </c>
+      <c r="G379" t="s">
+        <v>2689</v>
+      </c>
+      <c r="H379" t="s">
+        <v>2690</v>
+      </c>
+      <c r="I379" t="s">
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="380" spans="1:9">
+      <c r="A380">
+        <v>379</v>
+      </c>
+      <c r="B380" t="s">
+        <v>2692</v>
+      </c>
+      <c r="C380" t="s">
+        <v>2693</v>
+      </c>
+      <c r="D380" t="s">
+        <v>2694</v>
+      </c>
+      <c r="E380" t="s">
+        <v>2695</v>
+      </c>
+      <c r="F380" t="s">
+        <v>2696</v>
+      </c>
+      <c r="G380" t="s">
+        <v>2697</v>
+      </c>
+      <c r="H380" t="s">
+        <v>2698</v>
+      </c>
+      <c r="I380" t="s">
+        <v>2699</v>
+      </c>
+    </row>
+    <row r="381" spans="1:9">
+      <c r="A381">
+        <v>380</v>
+      </c>
+      <c r="B381" t="s">
+        <v>2700</v>
+      </c>
+      <c r="C381" t="s">
+        <v>2701</v>
+      </c>
+      <c r="D381" t="s">
+        <v>2702</v>
+      </c>
+      <c r="E381">
+        <v>37378530340</v>
+      </c>
+      <c r="F381" t="s">
+        <v>2703</v>
+      </c>
+      <c r="G381" t="s">
+        <v>2704</v>
+      </c>
+      <c r="H381" t="s">
+        <v>2705</v>
+      </c>
+      <c r="I381" t="s">
+        <v>2706</v>
+      </c>
+    </row>
+    <row r="382" spans="1:9">
+      <c r="A382">
+        <v>381</v>
+      </c>
+      <c r="B382" t="s">
+        <v>2707</v>
+      </c>
+      <c r="C382" t="s">
+        <v>2708</v>
+      </c>
+      <c r="D382" t="s">
+        <v>2709</v>
+      </c>
+      <c r="E382">
+        <v>37379800065</v>
+      </c>
+      <c r="F382" t="s">
+        <v>2710</v>
+      </c>
+      <c r="G382" t="s">
+        <v>2711</v>
+      </c>
+      <c r="H382" t="s">
+        <v>2712</v>
+      </c>
+      <c r="I382" t="s">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="383" spans="1:9">
+      <c r="A383">
+        <v>382</v>
+      </c>
+      <c r="B383" t="s">
+        <v>2714</v>
+      </c>
+      <c r="C383" t="s">
+        <v>2715</v>
+      </c>
+      <c r="D383" t="s">
+        <v>2716</v>
+      </c>
+      <c r="E383">
+        <v>37379160194</v>
+      </c>
+      <c r="F383" t="s">
+        <v>2717</v>
+      </c>
+      <c r="G383" t="s">
+        <v>2718</v>
+      </c>
+      <c r="H383" t="s">
+        <v>2719</v>
+      </c>
+      <c r="I383" t="s">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="384" spans="1:9">
+      <c r="A384">
+        <v>383</v>
+      </c>
+      <c r="B384" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C384" t="s">
+        <v>2722</v>
+      </c>
+      <c r="D384" t="s">
+        <v>2723</v>
+      </c>
+      <c r="E384" t="s">
+        <v>2562</v>
+      </c>
+      <c r="F384">
+        <v>1</v>
+      </c>
+      <c r="G384" t="s">
+        <v>2724</v>
+      </c>
+      <c r="H384" t="s">
+        <v>2725</v>
+      </c>
+      <c r="I384" t="s">
+        <v>2726</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">