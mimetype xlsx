--- v1 (2026-07-13)
+++ v2 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2727">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2783">
   <si>
     <t>Nr.</t>
   </si>
   <si>
     <t>Nume organizație</t>
   </si>
   <si>
     <t>IDNO</t>
   </si>
   <si>
     <t>{{ __("string.reg_date") }}</t>
   </si>
   <si>
     <t>Telefon</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Adresă fizică</t>
   </si>
   <si>
@@ -6998,53 +6998,62 @@
   <si>
     <t>069822062</t>
   </si>
   <si>
     <t>https://www.facebook.com/asociatia.obsteasca.sinecopa</t>
   </si>
   <si>
     <t>ina.panfil1@gmail.com</t>
   </si>
   <si>
     <t>Florești, Radulenii Vechi, 1, 1</t>
   </si>
   <si>
     <t>1, 1</t>
   </si>
   <si>
     <t>AO TARSMI</t>
   </si>
   <si>
     <t xml:space="preserve">	1018620004699</t>
   </si>
   <si>
     <t>2018-11-02</t>
   </si>
   <si>
+    <t>https://tuk.md</t>
+  </si>
+  <si>
     <t>directortuk@gmail.com</t>
   </si>
   <si>
+    <t>Taraclia, Taraclia, Lenin, 155B</t>
+  </si>
+  <si>
+    <t>Cahul, Cahul, Lenin, 155B</t>
+  </si>
+  <si>
     <t>AO Centrul European "Pro-Europa" in Comrat</t>
   </si>
   <si>
     <t xml:space="preserve">	1012620000633</t>
   </si>
   <si>
     <t>2012-12-25</t>
   </si>
   <si>
     <t>proeuropa.md</t>
   </si>
   <si>
     <t>proeuropamd@gmail.com</t>
   </si>
   <si>
     <t>UTAG, Comrat, Str. Victoriei, 58</t>
   </si>
   <si>
     <t>Abstract-Press</t>
   </si>
   <si>
     <t xml:space="preserve">	1020620007835</t>
   </si>
   <si>
     <t>2020-11-11</t>
@@ -7943,62 +7952,53 @@
   <si>
     <t xml:space="preserve">	1024620007615</t>
   </si>
   <si>
     <t>2024-06-10</t>
   </si>
   <si>
     <t>impactstefanvoda@gmail.com</t>
   </si>
   <si>
     <t>Ștefan Vodă, Stefan Voda, str. Ștefan cel Mare și Sfânt, 51</t>
   </si>
   <si>
     <t>str. Ștefan cel Mare și Sfânt, 51</t>
   </si>
   <si>
     <t>Asociația Obștească „Civic Hub”</t>
   </si>
   <si>
     <t xml:space="preserve">	1024620013397</t>
   </si>
   <si>
     <t>2024-12-12</t>
   </si>
   <si>
-    <t>https://www.facebook.com/aocivichub</t>
-[...1 lines deleted...]
-  <si>
     <t>ao.civic.hub@gmail.com</t>
   </si>
   <si>
-    <t>Cimișlia, Cimislia, Decebal, 18/1</t>
-[...4 lines deleted...]
-  <si>
     <t>AO „Andromeda”</t>
   </si>
   <si>
     <t xml:space="preserve">	1015620007736</t>
   </si>
   <si>
     <t>2015-08-17</t>
   </si>
   <si>
     <t>+373 601 43 676</t>
   </si>
   <si>
     <t>https://sites.google.com/view/bpafanasietalpa/pagina-de-pornire</t>
   </si>
   <si>
     <t>alexandrasocol5@gmail.com</t>
   </si>
   <si>
     <t>Rezina, Tareuca, Ștefan cel Mare și Sfânt, 1</t>
   </si>
   <si>
     <t>Ștefan cel Mare și Sfânt, 1</t>
   </si>
   <si>
     <t>Cahul Philharmonic Society</t>
@@ -8144,99 +8144,267 @@
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>Facebook.com</t>
   </si>
   <si>
     <t>vreauartamd@gmail.com</t>
   </si>
   <si>
     <t>Municipiul Chișinău, Chișinău, Florilor, 28/2</t>
   </si>
   <si>
     <t>Florilor, 28/2</t>
   </si>
   <si>
     <t>AO Justerra</t>
   </si>
   <si>
     <t xml:space="preserve">	1026023120272</t>
   </si>
   <si>
     <t>2026-07-09</t>
   </si>
   <si>
-    <t>www.asociatiajusterra.md</t>
+    <t>https://www.facebook.com/asociatiajusterra</t>
   </si>
   <si>
     <t>asociatiajusterra@gmail.com</t>
   </si>
   <si>
     <t>Municipiul Bălți, Balti, Stefan cel Mare, 90</t>
   </si>
   <si>
-    <t>Stefan cel Mare, 90</t>
-[...1 lines deleted...]
-  <si>
     <t>Maftei Ion</t>
   </si>
   <si>
     <t xml:space="preserve">	20051155487</t>
   </si>
   <si>
     <t>2026-07-06</t>
   </si>
   <si>
     <t>site.md</t>
   </si>
   <si>
     <t>a.maftei@trigava.com</t>
   </si>
   <si>
     <t>Cahul, Baurci-Moldoveni, Morilor, 25</t>
   </si>
   <si>
     <t>Morilor, 25</t>
   </si>
   <si>
     <t>LICEANUL</t>
   </si>
   <si>
     <t xml:space="preserve">	1012620004424</t>
   </si>
   <si>
     <t>2001-01-25</t>
   </si>
   <si>
     <t>a.muturniuc@reconsulting.md</t>
   </si>
   <si>
     <t>Municipiul Chișinău, Chișinău, șos. Hîncești, 32</t>
   </si>
   <si>
     <t>șos. Hîncești, 32</t>
+  </si>
+  <si>
+    <t>Institutul Naţional al Femeilor din Moldova “Egalitate”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1010620008819</t>
+  </si>
+  <si>
+    <t>2008-06-18</t>
+  </si>
+  <si>
+    <t>373 69417052</t>
+  </si>
+  <si>
+    <t>www.niwm.org</t>
+  </si>
+  <si>
+    <t>nwim.equality@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Constructorilor str., 121</t>
+  </si>
+  <si>
+    <t>Constructorilor str., 121</t>
+  </si>
+  <si>
+    <t>Institutul pentru Democraţie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1024620008139</t>
+  </si>
+  <si>
+    <t>2007-01-02</t>
+  </si>
+  <si>
+    <t>www.indem.org</t>
+  </si>
+  <si>
+    <t>id.moldova@gmail.com</t>
+  </si>
+  <si>
+    <t>UTAG, Comrat, Tretiacova str., 21/3</t>
+  </si>
+  <si>
+    <t>Tretiacova str., 21/3</t>
+  </si>
+  <si>
+    <t>AO Inovații Sociale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1021620008116</t>
+  </si>
+  <si>
+    <t>2021-11-25</t>
+  </si>
+  <si>
+    <t>inovatiisociale2021@gmail.com</t>
+  </si>
+  <si>
+    <t>Asociația Utilizatorilor de apă Țibirica</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1019620012095</t>
+  </si>
+  <si>
+    <t>2004-09-10</t>
+  </si>
+  <si>
+    <t>068215105</t>
+  </si>
+  <si>
+    <t>iinga.luchian88@gmail.com</t>
+  </si>
+  <si>
+    <t>Călărași, Tibirica, Țibirica, Țibirica</t>
+  </si>
+  <si>
+    <t>Țibirica, Țibirica</t>
+  </si>
+  <si>
+    <t>Academia AI Viziune pentru Democrație și Integrare Europeană</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620009627</t>
+  </si>
+  <si>
+    <t>2025-11-10</t>
+  </si>
+  <si>
+    <t>ai.viziune@gmail.com</t>
+  </si>
+  <si>
+    <t>Asociația de Psihosomatică Aplicată și Educație Emoțională</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1025620000750</t>
+  </si>
+  <si>
+    <t>2025-01-23</t>
+  </si>
+  <si>
+    <t>069365516</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=61583508494665</t>
+  </si>
+  <si>
+    <t>asociatia.de.psihosomatica@gmail.com</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Armenească, 28</t>
+  </si>
+  <si>
+    <t>Armenească, 28</t>
+  </si>
+  <si>
+    <t>A.O. ,,Asociația pentru Sustenabilitate, Incluziune și Acțiune"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1026023010544</t>
+  </si>
+  <si>
+    <t>2026-02-09</t>
+  </si>
+  <si>
+    <t>060987647</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/profile.php?id=61587894128907</t>
+  </si>
+  <si>
+    <t>sia4moldova@gmail.com</t>
+  </si>
+  <si>
+    <t>Florești, Floresti, str. Mihai Vitazul, 54</t>
+  </si>
+  <si>
+    <t>str. Mihai Vitazul, 54</t>
+  </si>
+  <si>
+    <t>Asociaţia Femeilor din Poliţie Moldova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1017620003569</t>
+  </si>
+  <si>
+    <t>2017-06-14</t>
+  </si>
+  <si>
+    <t>afp.policewomen@gmail.com</t>
+  </si>
+  <si>
+    <t>TEKEDU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	1014620000936</t>
+  </si>
+  <si>
+    <t>069863206</t>
+  </si>
+  <si>
+    <t>https://tekedu.md</t>
+  </si>
+  <si>
+    <t>info@tekedu.md</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Chișinău, Alexei Mateevici, 64</t>
+  </si>
+  <si>
+    <t>Municipiul Chișinău, Ghidighici, Alexei Mateevici, 64</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -8540,51 +8708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I384"/>
+  <dimension ref="A1:I393"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="176.814" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="199.237" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="102.546" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="102.546" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -17914,1481 +18082,1481 @@
       </c>
       <c r="H322" t="s">
         <v>2323</v>
       </c>
       <c r="I322" t="s">
         <v>2324</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
         <v>2325</v>
       </c>
       <c r="C323" t="s">
         <v>2326</v>
       </c>
       <c r="D323" t="s">
         <v>2327</v>
       </c>
       <c r="E323">
         <v>37379893493</v>
       </c>
       <c r="F323" t="s">
-        <v>21</v>
+        <v>2328</v>
       </c>
       <c r="G323" t="s">
-        <v>2328</v>
+        <v>2329</v>
       </c>
       <c r="H323" t="s">
-        <v>21</v>
+        <v>2330</v>
       </c>
       <c r="I323" t="s">
-        <v>21</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
-        <v>2329</v>
+        <v>2332</v>
       </c>
       <c r="C324" t="s">
-        <v>2330</v>
+        <v>2333</v>
       </c>
       <c r="D324" t="s">
-        <v>2331</v>
+        <v>2334</v>
       </c>
       <c r="E324">
         <v>37369634886</v>
       </c>
       <c r="F324" t="s">
-        <v>2332</v>
+        <v>2335</v>
       </c>
       <c r="G324" t="s">
-        <v>2333</v>
+        <v>2336</v>
       </c>
       <c r="H324" t="s">
-        <v>2334</v>
+        <v>2337</v>
       </c>
       <c r="I324" t="s">
-        <v>2334</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
-        <v>2335</v>
+        <v>2338</v>
       </c>
       <c r="C325" t="s">
-        <v>2336</v>
+        <v>2339</v>
       </c>
       <c r="D325" t="s">
-        <v>2337</v>
+        <v>2340</v>
       </c>
       <c r="E325" t="s">
-        <v>2338</v>
+        <v>2341</v>
       </c>
       <c r="F325" t="s">
-        <v>2339</v>
+        <v>2342</v>
       </c>
       <c r="G325" t="s">
-        <v>2340</v>
+        <v>2343</v>
       </c>
       <c r="H325" t="s">
-        <v>2341</v>
+        <v>2344</v>
       </c>
       <c r="I325" t="s">
-        <v>2342</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
-        <v>2343</v>
+        <v>2346</v>
       </c>
       <c r="C326" t="s">
-        <v>2344</v>
+        <v>2347</v>
       </c>
       <c r="D326" t="s">
-        <v>2345</v>
+        <v>2348</v>
       </c>
       <c r="E326">
         <v>37378901543</v>
       </c>
       <c r="F326" t="s">
-        <v>2346</v>
+        <v>2349</v>
       </c>
       <c r="G326" t="s">
-        <v>2347</v>
+        <v>2350</v>
       </c>
       <c r="H326" t="s">
-        <v>2348</v>
+        <v>2351</v>
       </c>
       <c r="I326" t="s">
-        <v>2349</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
-        <v>2350</v>
+        <v>2353</v>
       </c>
       <c r="C327" t="s">
-        <v>2351</v>
+        <v>2354</v>
       </c>
       <c r="D327" t="s">
-        <v>2352</v>
+        <v>2355</v>
       </c>
       <c r="E327">
         <v>37369023978</v>
       </c>
       <c r="F327" t="s">
-        <v>2353</v>
+        <v>2356</v>
       </c>
       <c r="G327" t="s">
-        <v>2354</v>
+        <v>2357</v>
       </c>
       <c r="H327" t="s">
-        <v>2355</v>
+        <v>2358</v>
       </c>
       <c r="I327" t="s">
-        <v>2356</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
-        <v>2357</v>
+        <v>2360</v>
       </c>
       <c r="C328" t="s">
-        <v>2358</v>
+        <v>2361</v>
       </c>
       <c r="D328" t="s">
-        <v>2359</v>
+        <v>2362</v>
       </c>
       <c r="E328" t="s">
-        <v>2360</v>
+        <v>2363</v>
       </c>
       <c r="F328" t="s">
-        <v>2361</v>
+        <v>2364</v>
       </c>
       <c r="G328" t="s">
-        <v>2362</v>
+        <v>2365</v>
       </c>
       <c r="H328" t="s">
-        <v>2363</v>
+        <v>2366</v>
       </c>
       <c r="I328" t="s">
-        <v>2364</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
-        <v>2365</v>
+        <v>2368</v>
       </c>
       <c r="C329" t="s">
-        <v>2366</v>
+        <v>2369</v>
       </c>
       <c r="D329" t="s">
-        <v>2367</v>
+        <v>2370</v>
       </c>
       <c r="E329">
         <v>37360930675</v>
       </c>
       <c r="F329" t="s">
-        <v>2368</v>
+        <v>2371</v>
       </c>
       <c r="G329" t="s">
-        <v>2369</v>
+        <v>2372</v>
       </c>
       <c r="H329" t="s">
         <v>191</v>
       </c>
       <c r="I329" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
-        <v>2370</v>
+        <v>2373</v>
       </c>
       <c r="C330" t="s">
-        <v>2371</v>
+        <v>2374</v>
       </c>
       <c r="D330" t="s">
-        <v>2372</v>
+        <v>2375</v>
       </c>
       <c r="E330" t="s">
-        <v>2373</v>
+        <v>2376</v>
       </c>
       <c r="F330" t="s">
-        <v>2374</v>
+        <v>2377</v>
       </c>
       <c r="G330" t="s">
-        <v>2375</v>
+        <v>2378</v>
       </c>
       <c r="H330" t="s">
-        <v>2376</v>
+        <v>2379</v>
       </c>
       <c r="I330" t="s">
-        <v>2377</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
-        <v>2378</v>
+        <v>2381</v>
       </c>
       <c r="C331" t="s">
-        <v>2379</v>
+        <v>2382</v>
       </c>
       <c r="D331" t="s">
-        <v>2380</v>
+        <v>2383</v>
       </c>
       <c r="E331" t="s">
-        <v>2381</v>
+        <v>2384</v>
       </c>
       <c r="F331" t="s">
         <v>21</v>
       </c>
       <c r="G331" t="s">
-        <v>2382</v>
+        <v>2385</v>
       </c>
       <c r="H331" t="s">
-        <v>2383</v>
+        <v>2386</v>
       </c>
       <c r="I331" t="s">
-        <v>2384</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
-        <v>2385</v>
+        <v>2388</v>
       </c>
       <c r="C332" t="s">
-        <v>2386</v>
+        <v>2389</v>
       </c>
       <c r="D332" t="s">
-        <v>2387</v>
+        <v>2390</v>
       </c>
       <c r="E332" t="s">
-        <v>2388</v>
+        <v>2391</v>
       </c>
       <c r="F332" t="s">
         <v>21</v>
       </c>
       <c r="G332" t="s">
-        <v>2389</v>
+        <v>2392</v>
       </c>
       <c r="H332" t="s">
         <v>21</v>
       </c>
       <c r="I332" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
-        <v>2390</v>
+        <v>2393</v>
       </c>
       <c r="C333" t="s">
-        <v>2391</v>
+        <v>2394</v>
       </c>
       <c r="D333" t="s">
-        <v>2392</v>
+        <v>2395</v>
       </c>
       <c r="E333">
         <v>37369239666</v>
       </c>
       <c r="F333" t="s">
         <v>21</v>
       </c>
       <c r="G333" t="s">
-        <v>2393</v>
+        <v>2396</v>
       </c>
       <c r="H333" t="s">
-        <v>2394</v>
+        <v>2397</v>
       </c>
       <c r="I333" t="s">
-        <v>2394</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
-        <v>2395</v>
+        <v>2398</v>
       </c>
       <c r="C334" t="s">
-        <v>2396</v>
+        <v>2399</v>
       </c>
       <c r="D334" t="s">
-        <v>2397</v>
+        <v>2400</v>
       </c>
       <c r="E334">
         <v>37368058122</v>
       </c>
       <c r="F334" t="s">
-        <v>2398</v>
+        <v>2401</v>
       </c>
       <c r="G334" t="s">
-        <v>2399</v>
+        <v>2402</v>
       </c>
       <c r="H334" t="s">
-        <v>2400</v>
+        <v>2403</v>
       </c>
       <c r="I334" t="s">
-        <v>2401</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="C335" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="D335" t="s">
-        <v>2404</v>
+        <v>2407</v>
       </c>
       <c r="E335" t="s">
-        <v>2405</v>
+        <v>2408</v>
       </c>
       <c r="F335" t="s">
         <v>21</v>
       </c>
       <c r="G335" t="s">
-        <v>2406</v>
+        <v>2409</v>
       </c>
       <c r="H335" t="s">
-        <v>2407</v>
+        <v>2410</v>
       </c>
       <c r="I335" t="s">
-        <v>2407</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
-        <v>2408</v>
+        <v>2411</v>
       </c>
       <c r="C336" t="s">
-        <v>2409</v>
+        <v>2412</v>
       </c>
       <c r="D336" t="s">
-        <v>2410</v>
+        <v>2413</v>
       </c>
       <c r="E336" t="s">
-        <v>2411</v>
+        <v>2414</v>
       </c>
       <c r="F336" t="s">
         <v>21</v>
       </c>
       <c r="G336" t="s">
-        <v>2412</v>
+        <v>2415</v>
       </c>
       <c r="H336" t="s">
         <v>21</v>
       </c>
       <c r="I336" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="s">
-        <v>2413</v>
+        <v>2416</v>
       </c>
       <c r="C337" t="s">
-        <v>2414</v>
+        <v>2417</v>
       </c>
       <c r="D337" t="s">
-        <v>2415</v>
+        <v>2418</v>
       </c>
       <c r="E337">
         <v>37361156071</v>
       </c>
       <c r="F337" t="s">
         <v>21</v>
       </c>
       <c r="G337" t="s">
-        <v>2416</v>
+        <v>2419</v>
       </c>
       <c r="H337" t="s">
         <v>21</v>
       </c>
       <c r="I337" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
-        <v>2417</v>
+        <v>2420</v>
       </c>
       <c r="C338" t="s">
-        <v>2418</v>
+        <v>2421</v>
       </c>
       <c r="D338" t="s">
-        <v>2419</v>
+        <v>2422</v>
       </c>
       <c r="E338">
         <v>37369220497</v>
       </c>
       <c r="F338" t="s">
         <v>1624</v>
       </c>
       <c r="G338" t="s">
-        <v>2420</v>
+        <v>2423</v>
       </c>
       <c r="H338" t="s">
-        <v>2421</v>
+        <v>2424</v>
       </c>
       <c r="I338" t="s">
-        <v>2422</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
-        <v>2423</v>
+        <v>2426</v>
       </c>
       <c r="C339" t="s">
-        <v>2424</v>
+        <v>2427</v>
       </c>
       <c r="D339" t="s">
-        <v>2425</v>
+        <v>2428</v>
       </c>
       <c r="E339">
         <v>373078067420</v>
       </c>
       <c r="F339" t="s">
         <v>21</v>
       </c>
       <c r="G339" t="s">
-        <v>2426</v>
+        <v>2429</v>
       </c>
       <c r="H339" t="s">
-        <v>2427</v>
+        <v>2430</v>
       </c>
       <c r="I339" t="s">
-        <v>2428</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
-        <v>2429</v>
+        <v>2432</v>
       </c>
       <c r="C340" t="s">
-        <v>2430</v>
+        <v>2433</v>
       </c>
       <c r="D340" t="s">
-        <v>2431</v>
+        <v>2434</v>
       </c>
       <c r="E340">
         <v>37377853421</v>
       </c>
       <c r="F340" t="s">
-        <v>2432</v>
+        <v>2435</v>
       </c>
       <c r="G340" t="s">
-        <v>2433</v>
+        <v>2436</v>
       </c>
       <c r="H340" t="s">
-        <v>2434</v>
+        <v>2437</v>
       </c>
       <c r="I340" t="s">
-        <v>2435</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="s">
-        <v>2436</v>
+        <v>2439</v>
       </c>
       <c r="C341" t="s">
-        <v>2437</v>
+        <v>2440</v>
       </c>
       <c r="D341" t="s">
-        <v>2372</v>
+        <v>2375</v>
       </c>
       <c r="E341" t="s">
-        <v>2438</v>
+        <v>2441</v>
       </c>
       <c r="F341" t="s">
-        <v>2439</v>
+        <v>2442</v>
       </c>
       <c r="G341" t="s">
-        <v>2440</v>
+        <v>2443</v>
       </c>
       <c r="H341" t="s">
-        <v>2441</v>
+        <v>2444</v>
       </c>
       <c r="I341" t="s">
-        <v>2442</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="s">
-        <v>2443</v>
+        <v>2446</v>
       </c>
       <c r="C342" t="s">
-        <v>2444</v>
+        <v>2447</v>
       </c>
       <c r="D342" t="s">
-        <v>2445</v>
+        <v>2448</v>
       </c>
       <c r="E342">
         <v>37360333555</v>
       </c>
       <c r="F342" t="s">
-        <v>2446</v>
+        <v>2449</v>
       </c>
       <c r="G342" t="s">
-        <v>2447</v>
+        <v>2450</v>
       </c>
       <c r="H342" t="s">
-        <v>2448</v>
+        <v>2451</v>
       </c>
       <c r="I342" t="s">
-        <v>2449</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
-        <v>2450</v>
+        <v>2453</v>
       </c>
       <c r="C343" t="s">
-        <v>2451</v>
+        <v>2454</v>
       </c>
       <c r="D343" t="s">
-        <v>2452</v>
+        <v>2455</v>
       </c>
       <c r="E343" t="s">
-        <v>2453</v>
+        <v>2456</v>
       </c>
       <c r="F343" t="s">
-        <v>2454</v>
+        <v>2457</v>
       </c>
       <c r="G343" t="s">
-        <v>2455</v>
+        <v>2458</v>
       </c>
       <c r="H343" t="s">
-        <v>2456</v>
+        <v>2459</v>
       </c>
       <c r="I343" t="s">
-        <v>2457</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
-        <v>2458</v>
+        <v>2461</v>
       </c>
       <c r="C344" t="s">
-        <v>2459</v>
+        <v>2462</v>
       </c>
       <c r="D344" t="s">
         <v>1666</v>
       </c>
       <c r="E344">
         <v>37369501151</v>
       </c>
       <c r="F344" t="s">
-        <v>2460</v>
+        <v>2463</v>
       </c>
       <c r="G344" t="s">
-        <v>2461</v>
+        <v>2464</v>
       </c>
       <c r="H344" t="s">
-        <v>2462</v>
+        <v>2465</v>
       </c>
       <c r="I344" t="s">
-        <v>2463</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="s">
-        <v>2464</v>
+        <v>2467</v>
       </c>
       <c r="C345" t="s">
-        <v>2465</v>
+        <v>2468</v>
       </c>
       <c r="D345" t="s">
-        <v>2466</v>
+        <v>2469</v>
       </c>
       <c r="E345" t="s">
-        <v>2467</v>
+        <v>2470</v>
       </c>
       <c r="F345" t="s">
-        <v>2468</v>
+        <v>2471</v>
       </c>
       <c r="G345" t="s">
-        <v>2469</v>
+        <v>2472</v>
       </c>
       <c r="H345" t="s">
-        <v>2470</v>
+        <v>2473</v>
       </c>
       <c r="I345" t="s">
-        <v>2471</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346" t="s">
-        <v>2472</v>
+        <v>2475</v>
       </c>
       <c r="C346" t="s">
-        <v>2473</v>
+        <v>2476</v>
       </c>
       <c r="D346" t="s">
-        <v>2474</v>
+        <v>2477</v>
       </c>
       <c r="E346">
         <v>37369653150</v>
       </c>
       <c r="F346" t="s">
-        <v>2475</v>
+        <v>2478</v>
       </c>
       <c r="G346" t="s">
-        <v>2476</v>
+        <v>2479</v>
       </c>
       <c r="H346" t="s">
-        <v>2477</v>
+        <v>2480</v>
       </c>
       <c r="I346" t="s">
-        <v>2477</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347" t="s">
-        <v>2478</v>
+        <v>2481</v>
       </c>
       <c r="C347" t="s">
-        <v>2479</v>
+        <v>2482</v>
       </c>
       <c r="D347" t="s">
-        <v>2480</v>
+        <v>2483</v>
       </c>
       <c r="E347" t="s">
-        <v>2481</v>
+        <v>2484</v>
       </c>
       <c r="F347" t="s">
-        <v>2482</v>
+        <v>2485</v>
       </c>
       <c r="G347" t="s">
-        <v>2483</v>
+        <v>2486</v>
       </c>
       <c r="H347" t="s">
-        <v>2484</v>
+        <v>2487</v>
       </c>
       <c r="I347" t="s">
-        <v>2485</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
-        <v>2486</v>
+        <v>2489</v>
       </c>
       <c r="C348" t="s">
-        <v>2487</v>
+        <v>2490</v>
       </c>
       <c r="D348" t="s">
-        <v>2488</v>
+        <v>2491</v>
       </c>
       <c r="E348" t="s">
-        <v>2489</v>
+        <v>2492</v>
       </c>
       <c r="F348" t="s">
         <v>21</v>
       </c>
       <c r="G348" t="s">
-        <v>2490</v>
+        <v>2493</v>
       </c>
       <c r="H348" t="s">
         <v>21</v>
       </c>
       <c r="I348" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="s">
-        <v>2491</v>
+        <v>2494</v>
       </c>
       <c r="C349" t="s">
-        <v>2492</v>
+        <v>2495</v>
       </c>
       <c r="D349" t="s">
-        <v>2493</v>
+        <v>2496</v>
       </c>
       <c r="E349">
         <v>37368888578</v>
       </c>
       <c r="F349" t="s">
         <v>21</v>
       </c>
       <c r="G349" t="s">
-        <v>2494</v>
+        <v>2497</v>
       </c>
       <c r="H349" t="s">
         <v>21</v>
       </c>
       <c r="I349" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="s">
-        <v>2495</v>
+        <v>2498</v>
       </c>
       <c r="C350" t="s">
-        <v>2496</v>
+        <v>2499</v>
       </c>
       <c r="D350" t="s">
-        <v>2497</v>
+        <v>2500</v>
       </c>
       <c r="E350" t="s">
-        <v>2498</v>
+        <v>2501</v>
       </c>
       <c r="F350" t="s">
         <v>21</v>
       </c>
       <c r="G350" t="s">
-        <v>2499</v>
+        <v>2502</v>
       </c>
       <c r="H350" t="s">
         <v>21</v>
       </c>
       <c r="I350" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
-        <v>2500</v>
+        <v>2503</v>
       </c>
       <c r="C351" t="s">
-        <v>2501</v>
+        <v>2504</v>
       </c>
       <c r="D351" t="s">
-        <v>2502</v>
+        <v>2505</v>
       </c>
       <c r="E351">
         <v>37360483832</v>
       </c>
       <c r="F351" t="s">
-        <v>2503</v>
+        <v>2506</v>
       </c>
       <c r="G351" t="s">
-        <v>2504</v>
+        <v>2507</v>
       </c>
       <c r="H351" t="s">
-        <v>2505</v>
+        <v>2508</v>
       </c>
       <c r="I351" t="s">
-        <v>2506</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352" t="s">
-        <v>2507</v>
+        <v>2510</v>
       </c>
       <c r="C352" t="s">
-        <v>2508</v>
+        <v>2511</v>
       </c>
       <c r="D352" t="s">
-        <v>2509</v>
+        <v>2512</v>
       </c>
       <c r="E352">
         <v>37379160194</v>
       </c>
       <c r="F352" t="s">
-        <v>2510</v>
+        <v>2513</v>
       </c>
       <c r="G352" t="s">
-        <v>2511</v>
+        <v>2514</v>
       </c>
       <c r="H352" t="s">
-        <v>2512</v>
+        <v>2515</v>
       </c>
       <c r="I352" t="s">
-        <v>2513</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="C353" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="D353" t="s">
-        <v>2516</v>
+        <v>2519</v>
       </c>
       <c r="E353">
         <v>37378127488</v>
       </c>
       <c r="F353" t="s">
-        <v>2517</v>
+        <v>2520</v>
       </c>
       <c r="G353" t="s">
-        <v>2518</v>
+        <v>2521</v>
       </c>
       <c r="H353" t="s">
-        <v>2519</v>
+        <v>2522</v>
       </c>
       <c r="I353" t="s">
-        <v>2520</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354" t="s">
-        <v>2521</v>
+        <v>2524</v>
       </c>
       <c r="C354" t="s">
-        <v>2522</v>
+        <v>2525</v>
       </c>
       <c r="D354" t="s">
-        <v>2523</v>
+        <v>2526</v>
       </c>
       <c r="E354">
         <v>37369067969</v>
       </c>
       <c r="F354" t="s">
-        <v>2524</v>
+        <v>2527</v>
       </c>
       <c r="G354" t="s">
-        <v>2525</v>
+        <v>2528</v>
       </c>
       <c r="H354" t="s">
-        <v>2526</v>
+        <v>2529</v>
       </c>
       <c r="I354" t="s">
-        <v>2527</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355" t="s">
-        <v>2528</v>
+        <v>2531</v>
       </c>
       <c r="C355" t="s">
-        <v>2529</v>
+        <v>2532</v>
       </c>
       <c r="D355" t="s">
-        <v>2530</v>
+        <v>2533</v>
       </c>
       <c r="E355">
         <v>37369820671</v>
       </c>
       <c r="F355" t="s">
-        <v>2531</v>
+        <v>2534</v>
       </c>
       <c r="G355" t="s">
-        <v>2532</v>
+        <v>2535</v>
       </c>
       <c r="H355" t="s">
-        <v>2533</v>
+        <v>2536</v>
       </c>
       <c r="I355" t="s">
-        <v>2534</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356" t="s">
-        <v>2535</v>
+        <v>2538</v>
       </c>
       <c r="C356" t="s">
-        <v>2536</v>
+        <v>2539</v>
       </c>
       <c r="D356" t="s">
-        <v>2537</v>
+        <v>2540</v>
       </c>
       <c r="E356" t="s">
-        <v>2538</v>
+        <v>2541</v>
       </c>
       <c r="F356" t="s">
-        <v>2539</v>
+        <v>2542</v>
       </c>
       <c r="G356" t="s">
-        <v>2540</v>
+        <v>2543</v>
       </c>
       <c r="H356" t="s">
-        <v>2541</v>
+        <v>2544</v>
       </c>
       <c r="I356" t="s">
-        <v>2542</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357" t="s">
-        <v>2543</v>
+        <v>2546</v>
       </c>
       <c r="C357" t="s">
-        <v>2544</v>
+        <v>2547</v>
       </c>
       <c r="D357" t="s">
-        <v>2545</v>
+        <v>2548</v>
       </c>
       <c r="E357" t="s">
-        <v>2546</v>
+        <v>2549</v>
       </c>
       <c r="F357" t="s">
-        <v>2547</v>
+        <v>2550</v>
       </c>
       <c r="G357" t="s">
-        <v>2548</v>
+        <v>2551</v>
       </c>
       <c r="H357" t="s">
-        <v>2549</v>
+        <v>2552</v>
       </c>
       <c r="I357" t="s">
-        <v>2550</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358" t="s">
-        <v>2551</v>
+        <v>2554</v>
       </c>
       <c r="C358" t="s">
-        <v>2552</v>
+        <v>2555</v>
       </c>
       <c r="D358" t="s">
-        <v>2553</v>
+        <v>2556</v>
       </c>
       <c r="E358" t="s">
-        <v>2554</v>
+        <v>2557</v>
       </c>
       <c r="F358" t="s">
-        <v>2555</v>
+        <v>2558</v>
       </c>
       <c r="G358" t="s">
-        <v>2556</v>
+        <v>2559</v>
       </c>
       <c r="H358" t="s">
-        <v>2557</v>
+        <v>2560</v>
       </c>
       <c r="I358" t="s">
-        <v>2558</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359" t="s">
-        <v>2559</v>
+        <v>2562</v>
       </c>
       <c r="C359" t="s">
-        <v>2560</v>
+        <v>2563</v>
       </c>
       <c r="D359" t="s">
-        <v>2561</v>
+        <v>2564</v>
       </c>
       <c r="E359" t="s">
-        <v>2562</v>
+        <v>2565</v>
       </c>
       <c r="F359" t="s">
-        <v>2563</v>
+        <v>2566</v>
       </c>
       <c r="G359" t="s">
-        <v>2564</v>
+        <v>2567</v>
       </c>
       <c r="H359" t="s">
-        <v>2565</v>
+        <v>2568</v>
       </c>
       <c r="I359" t="s">
-        <v>2566</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360" t="s">
-        <v>2567</v>
+        <v>2570</v>
       </c>
       <c r="C360" t="s">
-        <v>2568</v>
+        <v>2571</v>
       </c>
       <c r="D360" t="s">
-        <v>2569</v>
+        <v>2572</v>
       </c>
       <c r="E360" t="s">
-        <v>2570</v>
+        <v>2573</v>
       </c>
       <c r="F360" t="s">
         <v>21</v>
       </c>
       <c r="G360" t="s">
-        <v>2571</v>
+        <v>2574</v>
       </c>
       <c r="H360" t="s">
         <v>21</v>
       </c>
       <c r="I360" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361" t="s">
-        <v>2572</v>
+        <v>2575</v>
       </c>
       <c r="C361" t="s">
-        <v>2573</v>
+        <v>2576</v>
       </c>
       <c r="D361" t="s">
-        <v>2574</v>
+        <v>2577</v>
       </c>
       <c r="E361">
         <v>37368082933</v>
       </c>
       <c r="F361" t="s">
-        <v>2575</v>
+        <v>2578</v>
       </c>
       <c r="G361" t="s">
-        <v>2576</v>
+        <v>2579</v>
       </c>
       <c r="H361" t="s">
-        <v>2577</v>
+        <v>2580</v>
       </c>
       <c r="I361" t="s">
-        <v>2578</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362" t="s">
-        <v>2579</v>
+        <v>2582</v>
       </c>
       <c r="C362" t="s">
-        <v>2580</v>
+        <v>2583</v>
       </c>
       <c r="D362" t="s">
-        <v>2581</v>
+        <v>2584</v>
       </c>
       <c r="E362" t="s">
-        <v>2582</v>
+        <v>2585</v>
       </c>
       <c r="F362" t="s">
-        <v>2583</v>
+        <v>2586</v>
       </c>
       <c r="G362" t="s">
-        <v>2584</v>
+        <v>2587</v>
       </c>
       <c r="H362" t="s">
-        <v>2585</v>
+        <v>2588</v>
       </c>
       <c r="I362" t="s">
-        <v>2586</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363" t="s">
-        <v>2587</v>
+        <v>2590</v>
       </c>
       <c r="C363" t="s">
-        <v>2588</v>
+        <v>2591</v>
       </c>
       <c r="D363" t="s">
-        <v>2589</v>
+        <v>2592</v>
       </c>
       <c r="E363">
         <v>37378423301</v>
       </c>
       <c r="F363" t="s">
         <v>1624</v>
       </c>
       <c r="G363" t="s">
-        <v>2590</v>
+        <v>2593</v>
       </c>
       <c r="H363" t="s">
-        <v>2591</v>
+        <v>2594</v>
       </c>
       <c r="I363" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="C364" t="s">
-        <v>2594</v>
+        <v>2597</v>
       </c>
       <c r="D364" t="s">
-        <v>2595</v>
+        <v>2598</v>
       </c>
       <c r="E364">
         <v>37367123099</v>
       </c>
       <c r="F364" t="s">
         <v>21</v>
       </c>
       <c r="G364" t="s">
-        <v>2596</v>
+        <v>2599</v>
       </c>
       <c r="H364" t="s">
-        <v>2597</v>
+        <v>2600</v>
       </c>
       <c r="I364" t="s">
-        <v>2598</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365" t="s">
-        <v>2599</v>
+        <v>2602</v>
       </c>
       <c r="C365" t="s">
-        <v>2600</v>
+        <v>2603</v>
       </c>
       <c r="D365" t="s">
-        <v>2601</v>
+        <v>2604</v>
       </c>
       <c r="E365">
         <v>37360626110</v>
       </c>
       <c r="F365" t="s">
         <v>1624</v>
       </c>
       <c r="G365" t="s">
-        <v>2602</v>
+        <v>2605</v>
       </c>
       <c r="H365" t="s">
-        <v>2603</v>
+        <v>2606</v>
       </c>
       <c r="I365" t="s">
-        <v>2604</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="C366" t="s">
-        <v>2606</v>
+        <v>2609</v>
       </c>
       <c r="D366" t="s">
-        <v>2397</v>
+        <v>2400</v>
       </c>
       <c r="E366">
         <v>37378956592</v>
       </c>
       <c r="F366" t="s">
         <v>21</v>
       </c>
       <c r="G366" t="s">
-        <v>2607</v>
+        <v>2610</v>
       </c>
       <c r="H366" t="s">
         <v>21</v>
       </c>
       <c r="I366" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367" t="s">
-        <v>2608</v>
+        <v>2611</v>
       </c>
       <c r="C367" t="s">
-        <v>2609</v>
+        <v>2612</v>
       </c>
       <c r="D367" t="s">
-        <v>2610</v>
+        <v>2613</v>
       </c>
       <c r="E367" t="s">
-        <v>2611</v>
+        <v>2614</v>
       </c>
       <c r="F367" t="s">
-        <v>2612</v>
+        <v>2615</v>
       </c>
       <c r="G367" t="s">
-        <v>2613</v>
+        <v>2616</v>
       </c>
       <c r="H367" t="s">
-        <v>2614</v>
+        <v>2617</v>
       </c>
       <c r="I367" t="s">
-        <v>2615</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368" t="s">
-        <v>2616</v>
+        <v>2619</v>
       </c>
       <c r="C368" t="s">
-        <v>2617</v>
+        <v>2620</v>
       </c>
       <c r="D368" t="s">
-        <v>2618</v>
+        <v>2621</v>
       </c>
       <c r="E368">
         <v>37379694775</v>
       </c>
       <c r="F368" t="s">
-        <v>2619</v>
+        <v>2622</v>
       </c>
       <c r="G368" t="s">
-        <v>2620</v>
+        <v>2623</v>
       </c>
       <c r="H368" t="s">
-        <v>2621</v>
+        <v>2624</v>
       </c>
       <c r="I368" t="s">
-        <v>2622</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369" t="s">
-        <v>2623</v>
+        <v>2626</v>
       </c>
       <c r="C369" t="s">
-        <v>2624</v>
+        <v>2627</v>
       </c>
       <c r="D369" t="s">
         <v>1934</v>
       </c>
       <c r="E369">
         <v>37369883460</v>
       </c>
       <c r="F369" t="s">
         <v>21</v>
       </c>
       <c r="G369" t="s">
-        <v>2625</v>
+        <v>2628</v>
       </c>
       <c r="H369" t="s">
         <v>21</v>
       </c>
       <c r="I369" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370" t="s">
-        <v>2626</v>
+        <v>2629</v>
       </c>
       <c r="C370" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
       <c r="D370" t="s">
-        <v>2628</v>
+        <v>2631</v>
       </c>
       <c r="E370" t="s">
-        <v>2629</v>
+        <v>2632</v>
       </c>
       <c r="F370" t="s">
-        <v>2630</v>
+        <v>2633</v>
       </c>
       <c r="G370" t="s">
-        <v>2631</v>
+        <v>2634</v>
       </c>
       <c r="H370" t="s">
-        <v>2632</v>
+        <v>2635</v>
       </c>
       <c r="I370" t="s">
-        <v>2633</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371" t="s">
-        <v>2634</v>
+        <v>2637</v>
       </c>
       <c r="C371" t="s">
-        <v>2635</v>
+        <v>2638</v>
       </c>
       <c r="D371" t="s">
-        <v>2636</v>
+        <v>2639</v>
       </c>
       <c r="E371">
         <v>37360092457</v>
       </c>
       <c r="F371" t="s">
         <v>21</v>
       </c>
       <c r="G371" t="s">
-        <v>2637</v>
+        <v>2640</v>
       </c>
       <c r="H371" t="s">
-        <v>2638</v>
+        <v>2641</v>
       </c>
       <c r="I371" t="s">
-        <v>2639</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372" t="s">
-        <v>2640</v>
+        <v>2643</v>
       </c>
       <c r="C372" t="s">
-        <v>2641</v>
+        <v>2644</v>
       </c>
       <c r="D372" t="s">
-        <v>2642</v>
+        <v>2645</v>
       </c>
       <c r="E372">
         <v>37369190481</v>
       </c>
       <c r="F372" t="s">
-        <v>2643</v>
+        <v>21</v>
       </c>
       <c r="G372" t="s">
-        <v>2644</v>
+        <v>2646</v>
       </c>
       <c r="H372" t="s">
-        <v>2645</v>
+        <v>21</v>
       </c>
       <c r="I372" t="s">
-        <v>2646</v>
+        <v>21</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373" t="s">
         <v>2647</v>
       </c>
       <c r="C373" t="s">
         <v>2648</v>
       </c>
       <c r="D373" t="s">
         <v>2649</v>
       </c>
       <c r="E373" t="s">
         <v>2650</v>
       </c>
       <c r="F373" t="s">
         <v>2651</v>
       </c>
       <c r="G373" t="s">
         <v>2652</v>
       </c>
       <c r="H373" t="s">
@@ -19634,109 +19802,370 @@
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382" t="s">
         <v>2707</v>
       </c>
       <c r="C382" t="s">
         <v>2708</v>
       </c>
       <c r="D382" t="s">
         <v>2709</v>
       </c>
       <c r="E382">
         <v>37379800065</v>
       </c>
       <c r="F382" t="s">
         <v>2710</v>
       </c>
       <c r="G382" t="s">
         <v>2711</v>
       </c>
       <c r="H382" t="s">
         <v>2712</v>
       </c>
       <c r="I382" t="s">
-        <v>2713</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383" t="s">
+        <v>2713</v>
+      </c>
+      <c r="C383" t="s">
         <v>2714</v>
       </c>
-      <c r="C383" t="s">
+      <c r="D383" t="s">
         <v>2715</v>
-      </c>
-[...1 lines deleted...]
-        <v>2716</v>
       </c>
       <c r="E383">
         <v>37379160194</v>
       </c>
       <c r="F383" t="s">
+        <v>2716</v>
+      </c>
+      <c r="G383" t="s">
         <v>2717</v>
       </c>
-      <c r="G383" t="s">
+      <c r="H383" t="s">
         <v>2718</v>
       </c>
-      <c r="H383" t="s">
+      <c r="I383" t="s">
         <v>2719</v>
-      </c>
-[...1 lines deleted...]
-        <v>2720</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384">
         <v>383</v>
       </c>
       <c r="B384" t="s">
+        <v>2720</v>
+      </c>
+      <c r="C384" t="s">
         <v>2721</v>
       </c>
-      <c r="C384" t="s">
+      <c r="D384" t="s">
         <v>2722</v>
       </c>
-      <c r="D384" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E384" t="s">
-        <v>2562</v>
+        <v>2565</v>
       </c>
       <c r="F384">
         <v>1</v>
       </c>
       <c r="G384" t="s">
+        <v>2723</v>
+      </c>
+      <c r="H384" t="s">
         <v>2724</v>
       </c>
-      <c r="H384" t="s">
+      <c r="I384" t="s">
         <v>2725</v>
       </c>
-      <c r="I384" t="s">
+    </row>
+    <row r="385" spans="1:9">
+      <c r="A385">
+        <v>384</v>
+      </c>
+      <c r="B385" t="s">
         <v>2726</v>
+      </c>
+      <c r="C385" t="s">
+        <v>2727</v>
+      </c>
+      <c r="D385" t="s">
+        <v>2728</v>
+      </c>
+      <c r="E385" t="s">
+        <v>2729</v>
+      </c>
+      <c r="F385" t="s">
+        <v>2730</v>
+      </c>
+      <c r="G385" t="s">
+        <v>2731</v>
+      </c>
+      <c r="H385" t="s">
+        <v>2732</v>
+      </c>
+      <c r="I385" t="s">
+        <v>2733</v>
+      </c>
+    </row>
+    <row r="386" spans="1:9">
+      <c r="A386">
+        <v>385</v>
+      </c>
+      <c r="B386" t="s">
+        <v>2734</v>
+      </c>
+      <c r="C386" t="s">
+        <v>2735</v>
+      </c>
+      <c r="D386" t="s">
+        <v>2736</v>
+      </c>
+      <c r="E386">
+        <v>37367161050</v>
+      </c>
+      <c r="F386" t="s">
+        <v>2737</v>
+      </c>
+      <c r="G386" t="s">
+        <v>2738</v>
+      </c>
+      <c r="H386" t="s">
+        <v>2739</v>
+      </c>
+      <c r="I386" t="s">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="387" spans="1:9">
+      <c r="A387">
+        <v>386</v>
+      </c>
+      <c r="B387" t="s">
+        <v>2741</v>
+      </c>
+      <c r="C387" t="s">
+        <v>2742</v>
+      </c>
+      <c r="D387" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E387">
+        <v>37369446115</v>
+      </c>
+      <c r="F387" t="s">
+        <v>21</v>
+      </c>
+      <c r="G387" t="s">
+        <v>2744</v>
+      </c>
+      <c r="H387" t="s">
+        <v>21</v>
+      </c>
+      <c r="I387" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="388" spans="1:9">
+      <c r="A388">
+        <v>387</v>
+      </c>
+      <c r="B388" t="s">
+        <v>2745</v>
+      </c>
+      <c r="C388" t="s">
+        <v>2746</v>
+      </c>
+      <c r="D388" t="s">
+        <v>2747</v>
+      </c>
+      <c r="E388" t="s">
+        <v>2748</v>
+      </c>
+      <c r="F388" t="s">
+        <v>2114</v>
+      </c>
+      <c r="G388" t="s">
+        <v>2749</v>
+      </c>
+      <c r="H388" t="s">
+        <v>2750</v>
+      </c>
+      <c r="I388" t="s">
+        <v>2751</v>
+      </c>
+    </row>
+    <row r="389" spans="1:9">
+      <c r="A389">
+        <v>388</v>
+      </c>
+      <c r="B389" t="s">
+        <v>2752</v>
+      </c>
+      <c r="C389" t="s">
+        <v>2753</v>
+      </c>
+      <c r="D389" t="s">
+        <v>2754</v>
+      </c>
+      <c r="E389">
+        <v>37379817448</v>
+      </c>
+      <c r="F389" t="s">
+        <v>21</v>
+      </c>
+      <c r="G389" t="s">
+        <v>2755</v>
+      </c>
+      <c r="H389" t="s">
+        <v>21</v>
+      </c>
+      <c r="I389" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="390" spans="1:9">
+      <c r="A390">
+        <v>389</v>
+      </c>
+      <c r="B390" t="s">
+        <v>2756</v>
+      </c>
+      <c r="C390" t="s">
+        <v>2757</v>
+      </c>
+      <c r="D390" t="s">
+        <v>2758</v>
+      </c>
+      <c r="E390" t="s">
+        <v>2759</v>
+      </c>
+      <c r="F390" t="s">
+        <v>2760</v>
+      </c>
+      <c r="G390" t="s">
+        <v>2761</v>
+      </c>
+      <c r="H390" t="s">
+        <v>2762</v>
+      </c>
+      <c r="I390" t="s">
+        <v>2763</v>
+      </c>
+    </row>
+    <row r="391" spans="1:9">
+      <c r="A391">
+        <v>390</v>
+      </c>
+      <c r="B391" t="s">
+        <v>2764</v>
+      </c>
+      <c r="C391" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D391" t="s">
+        <v>2766</v>
+      </c>
+      <c r="E391" t="s">
+        <v>2767</v>
+      </c>
+      <c r="F391" t="s">
+        <v>2768</v>
+      </c>
+      <c r="G391" t="s">
+        <v>2769</v>
+      </c>
+      <c r="H391" t="s">
+        <v>2770</v>
+      </c>
+      <c r="I391" t="s">
+        <v>2771</v>
+      </c>
+    </row>
+    <row r="392" spans="1:9">
+      <c r="A392">
+        <v>391</v>
+      </c>
+      <c r="B392" t="s">
+        <v>2772</v>
+      </c>
+      <c r="C392" t="s">
+        <v>2773</v>
+      </c>
+      <c r="D392" t="s">
+        <v>2774</v>
+      </c>
+      <c r="E392">
+        <v>37369396196</v>
+      </c>
+      <c r="F392" t="s">
+        <v>21</v>
+      </c>
+      <c r="G392" t="s">
+        <v>2775</v>
+      </c>
+      <c r="H392" t="s">
+        <v>21</v>
+      </c>
+      <c r="I392" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="393" spans="1:9">
+      <c r="A393">
+        <v>392</v>
+      </c>
+      <c r="B393" t="s">
+        <v>2776</v>
+      </c>
+      <c r="C393" t="s">
+        <v>2777</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1874</v>
+      </c>
+      <c r="E393" t="s">
+        <v>2778</v>
+      </c>
+      <c r="F393" t="s">
+        <v>2779</v>
+      </c>
+      <c r="G393" t="s">
+        <v>2780</v>
+      </c>
+      <c r="H393" t="s">
+        <v>2781</v>
+      </c>
+      <c r="I393" t="s">
+        <v>2782</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">